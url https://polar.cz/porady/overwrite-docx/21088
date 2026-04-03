--- v0 (2026-02-10)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.3.2020, 19:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vláda vyhlásila v celé zemi nouzový stav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve 14 hodin předstoupil před mikrofony sdělovacích prostředků premiér Andrej Babiš a oznámil, že v celé zemi vyhlašuje nouzový stav. Uzavírají se hranice pro rizikové země, restaurace budou zavírat v 8 večer, končí diskotéky, zábavní centra i fitcentra, ruší se dopravní spoje. Opatření potrvají minimálně měsíc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vláda České republiky vyhlásila ve čtvrtek ve 14 hodin nouzový stav pro celou zemi. Důvodem je ohrožení zdraví v souvislosti s prokázáním výskytu koronaviru. Opatření se dotknou asi každého. Nesmí se konat akce s účastí více než 30ti osob, po osmé hodině večer musí být zavřeny veškeré restaurace. V podstatě bez omezení zůstanou pouze obchody.  „Vláda od 13. března od 18:00 hodin zakazuje divadelní, hudební, filmová a další umělecká představení, sportovní, kulturní, náboženské, spolkové, taneční, tradiční a jim podobné akce a jiná shromáždění, výstavy, slavnosti, poutě, přehlídky, ochutnávky, trhy a veletrhy, vzdělávací akce, a to jak veřejné, tak soukromé s účastí přesahující ve stejný čas 30 osob," vyhlásil premiér Andrej Babiš. </w:t>
@@ -81,53 +196,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Palkovicích kvůli koronaviru uzavřeli úřad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opatření kvůli koronaviru se nevyhýbají ani menším obcím v kraji. V Palkovicích na Frýdeckomístecku z preventivních důvodů uzavřeli obecní úřad. I když se lidé dovnitř nedostanou, vedení obce a úředníci využívají nastalý klid k práci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nebezpečí šíření koronaviru se týká stejně tak velkých měst jako i menších obcí. V Palkovicích na Frýdeckomístecku přijali nad rámec opatření nařízených vládou také svá vlastní. Kvůli velkému počtu odhlášených dětí tam uzavřeli mateřskou školu a z preventivních důvodů i úřad.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nebezpečí šíření koronaviru se týká stejně tak velkých měst jako i menších obcí. V Palkovicích na Frýdeckomístecku přijali nad rámec opatření nařízených vládou také svá vlastní. Kvůli velkému počtu odhlášených dětí tam uzavřeli mateřskou školu a z preventivních důvodů i úřad. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme preventivně zavřeli úřad, ať nepůsobíme jako roznašeč toho viru, protože nám tady chodí jak lidi, kteří dojeli z Itálie, protože v Palkovicích je spousta sportovců a lyžařů, tak i lidi, kteří sem chodí platit poplatky, většinou jsou to starší lidi, je to ta ohrožená kategorie. Proto jsme se rozhodli na nějakých deset dní zavřít úřad a uvidíme, co bude dál,” sdělil starosta Palkovic Radim Bača.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I přes uzavření se veřejnosti obecní úřad nadále funguje a získaný čas se snaží využít k práci na dalších projektech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Čas využíváme primárně k přípravě jednoho velkého projektu, na který jsme právě získali dotace z Operačního programu Zaměstnanost, v rámci kterého bychom na úřadě chtěli elektronizovat řadu agend, jako jsou třeba formuláře nebo poplatky. Dále chystáme nové informativní radary, kamery, meteostanice a další informační zdroje, které sdružíme do webových stránek a mobilní aplikace pro občany. Kromě toho pracujeme na dalších projektech. Aktuálně jsme podali žádost na dotaci na projektovou dokumentaci na prostranství kolem kaple na Myslíku, další dotaci podáváme na komunitní centrum. Předminulý týden jsme dostali informaci, že jsme taky dostali dotaci na školku, která nás teď nutí k tomu, abychom začali připravovat přestavbu domu služeb na obecní úřad v centru obce,” popsal místostarosta Palkovic David Kula.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -389,93 +503,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-03-2020-19-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>