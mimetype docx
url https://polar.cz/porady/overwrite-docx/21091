--- v0 (2026-01-15)
+++ v1 (2026-04-29)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2020, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti ze ZŠ Školní a Kpt. Jasioka v Havířově tráví ozdravný pobyt v Morávce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K ozdravnému pobytu vyslalo město Havířov děti dvou základních škol do Beskyd. Aktivitou nabitý program je čekal v lokalitě Morávky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tenhle ten ozdravný pobyt, který naše škola tady vlastně pořádá, je pod záštitou Moravskoslezského kraje. Je to v rámci projektu, který kraj dává jako ozdravné pobyty. Jsme tady v obci Morávka v Beskydech vlastně dvě školy na jednom pobytu, který trvá celkem 14 dní. V tomto období, kdy vlastně školy jsou zavřené, tak je to pro nás ideální záležitost, kdy tyto děti můžou být na zdravém vzduchu. Mají tady vlastně krásné sportovní zařízení, máme tady možností rekreační, chodí po horách, dělají aktivity všeho možného druhu a vlastně jsme tady v takové té uzavřené oblasti, což je v tomto období vlastně úplně to nejlepší co je. Máme tady celkem 42 dětí 1. stupně a užíváme si tento pobyt," řekl ředitel ZŠ Školní Martin Svoboda.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tenhle ten ozdravný pobyt, který naše škola tady vlastně pořádá, je pod záštitou Moravskoslezského kraje. Je to v rámci projektu, který kraj dává jako ozdravné pobyty. Jsme tady v obci Morávka v Beskydech vlastně dvě školy na jednom pobytu, který trvá celkem 14 dní. V tomto období, kdy vlastně školy jsou zavřené, tak je to pro nás ideální záležitost, kdy tyto děti můžou být na zdravém vzduchu. Mají tady vlastně krásné sportovní zařízení, máme tady možností rekreační, chodí po horách, dělají aktivity všeho možného druhu a vlastně jsme tady v takové té uzavřené oblasti, což je v tomto období vlastně úplně to nejlepší co je. Máme tady celkem 42 dětí 1. stupně a užíváme si tento pobyt," řekl ředitel ZŠ Školní Martin Svoboda. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Školáky v průběhu pobytu čekaly dlouhé procházky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Obdivuji, že i ty nejmenší děti od 2. třídy dokázaly zvládnout i ty dlouhé kilometry v horách tady kolem okolí přehrady Morávky. Dneska máme sportovní den, takže děti se zúčastní takových netradičních sportovních disciplín. My tady máme školu takzvaně, která je vždycky v 9 hodin ráno.To jsou vlastně aktivity, které pořádáme v učebnách, ale není to zaměřené na počítání nebo psaní. Spíš je to zaměřené opravdu na tvorbu těch projektů, aby se děti učily spolupracovat. Mají určené skupinky, ty skupinky jsou pojmenované, mají svůj pokřik, mají svoji vlajku a v rámci těch skupinek mají právě tu projektovou výuku. Takže není to typická výuka ve škole, ale je to spíš zaměřeno na tvorbu těch projektů a týmovou práci. V rámci tohoto projektu Moravskoslezského kraje, do kterého se město Havířov přihlásilo, vytvářelo vlastní zakázku na ubytovací zařízení, v kterém budem. Vybrána byla byla obec Morávka a Penzion u Přehrady. Tento penzion nám úplně vyhovuje. Děti tady mají krásné zázemí, dokonce bych řekl, že často jí takové zázemí vidí poprvé. Jsou tu pokoje s televizory, mají svoje sociální zázemí, mají svoji vlastní koupelnu, mají svoji vlastní toaletu. K tomu máme krásnou jídelnou, kde se všichni vlezeme. Máme nádhernou klubovnu, kde je televize a večer potom máme možnost promítat, protože jsme si s sebou vzali dataprojektory," uvedl Svoboda. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti jsou pod neustálým dohledem pedagogů a zdravotníka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -258,93 +372,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-13-03-2020-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>