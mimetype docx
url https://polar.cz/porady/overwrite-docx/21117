--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.3.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hejtman Ivo Vondrák vyzval občany k nošení roušek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každým dnem se zpřísňují opatření v boji proti šíření pandemie. Hejtman Ivo Vondrák dnes doporučil občanům, aby nosili ochranné roušky úplně všude. Samozřejmostí by měly být v prostředcích hromadné dopravy, v obchodech i v práci. Jedině zodpovědným nošením roušek se může pandemie zpomalit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nošení roušek přes ústa i nos se každým dnem stává běžnější věcí a s přibývajícím počtem nakažených koronavirem si lidé více uvědomují hrozící nebezpečí. Po počátečním ostychu už v úterý značně přibylo v ulicích měst lidí s ochrannými pomůckami. Někteří měli roušky kupované, ale mnoho lidí si roušky vyrobilo i podle nejrůznějších návodů doma. Lidé ale používají i šátky nebo šály. Hejtman Ivo Vondrák dokonce občany kraje k nošení roušek přímo vyzval. Poté co bude roušek dostatek, chce jejich nošení dát lidem za povinnost. "Chtěl bych apelovat a vyzvat všechny občany MS kraje, aby roušky nosili a to všude. Nikoliv jen v MHD. Je to jediná možnost, jak se můžeme ochránit. Je možné používat i improvizované roušky," řekl.</w:t>
@@ -233,53 +348,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ideální by bylo, aby pacienti přijížděli vlastním vozem jeli to možné, z auta nevystupovali. Na místě je budou instruovat hlídky městské policie, případně naši zdravotníci. Za mnou vidíte stan, do kterého vjede auto. Z auta si je už vyzve naše zdravotní hlídka. Odebere jim odběry z nosu, úst. Stále platí, že odběr musí indikovat a potvrdit epidemiolog, tedy krajská hygienická stanice," řekl ředitel NsP Havířov Norbert Schellong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedním z prvních pacientů, který využil mobilní odběrové místo byl muž, který nejdříve volal na linku 1212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Potom na linku ministerstva zdravotnictví, potom na linku hygienické stanice do Ostravy a potom do Karviné. Chci to mít co nejrychleji za sebou. Takže autem to bylo operativnější, než bych musel čekat na sanitu,” řekl pacient.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pacient, který nemá automobil, by měl přijít opět speciálním vchodem z Moskevské ulice. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pacient, který nemá automobil, by měl přijít opět speciálním vchodem z Moskevské ulice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spustit provoz odběrového centra se chytá od středy i krajská nemocnice v Třinci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bude určen pouze pro pacienty, které po telefonické konzultaci na lince 112 doporučí krajská hygienická stanice. Odběry pro samoplátce se nyní neprovádějí. Nutné je, aby pacient dojel vlastním vozem,” řekl ředitel Nemocnice Třinec Zdeněk Matušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O negativním vzorku pacienty informuje dané odběrové místo. V případě pozitivního krajská hygienická stanice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,53 +410,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z Havířova a Karviné hasili požár lesa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K požáru lesa byli hasiči voláni v pondělí odpoledne na pomezí Havířova, Karviné a Orlové. Oheň poškodil několik desítek stromů i nedávno vysazené mladé stromky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Požár lesního porostu na hranici Havířova, Karviné a Orlové hasili v pondělí odpoledne profesionální a dobrovolní hasiči z Havířova a další jednotka z profesionálů z Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedná se zřejmě o první případ jarního požáru. Hořelo převážně suché listí a tráva. Plameny však ve větrném počasí rychle postupovaly v šířce až 200 metrů. Oheň poškodil několik desítek stromů a také nedávno vysazené mladé stromky v takzvané oplocence. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedná se zřejmě o první případ jarního požáru. Hořelo převážně suché listí a tráva. Plameny však ve větrném počasí rychle postupovaly v šířce až 200 metrů. Oheň poškodil několik desítek stromů a také nedávno vysazené mladé stromky v takzvané oplocence.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hořet začalo patrně po poledni v místech, kde čas od času zakládají ohně sběrači drahých kovů. Ti se snaží zbavit elektrické kabely plastové izolace, nebo zapalují hromady pneumatik, aby z nich získali kovovou výztuž. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jednalo se o požár travního porostu a listí v lese na ploše o rozloze asi 200 x 200 metrů. Největší problém byl s příjezdem a rozloha požářiště. Zásah jsme řešili více C proudy a jednoduchými hasebními prostředky,” popsal velitel zásahu Petr Bochenek z havířovské stanice HZS MSK. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Komplikací pro hasiče byl příjezd k požářišti. To se nacházelo v odlehlé a špatně přístupné lokalitě mezi černouhelnými doly. Příjezd hasičům usnadnila oznamovatelka, která na ně počkala u silnice a k místu je dovedla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -466,93 +579,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-03-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>