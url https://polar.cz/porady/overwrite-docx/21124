--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,92 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.3.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezští hasiči darovali kraji respirátory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes přinášíme dobré zprávy. Do Moravskoslezského kraje dorazily respirátory a také roušky. Poděkování za respirátory patří hasičům z našeho kraje, kteří se jich vzdali, aby mohli být ochráněni praktičtí lékaři a zubaři. Roušky poslalo ministerstvo zdravotnictví a dostanou je přednostně pracovníci terénní zdravotnické služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hejtman Ivo Vondrák právě přebírá ochranné respirátory od ředitele Hasičského záchranného sboru  Moravskoslezského kraje Vladimír Vlčka. Jde o respirátory druhé třídy a poslouží především praktickým lékařům, kteří jsou v první linii při záchytu nemocných osob.  "Za mnou vidíte dodávku hasičů MS kraje, kteří nám dokázali zajistit nákup 10 tisíc respirátorů FFP2, což jsou respirátory plně použitelné pro naše zdravotníky. Nyní je budeme přednostně distribuovat mezi naše praktiky," upřesňuje hejtman Ivo Vondrák. Kraj také dostal z ministerstva zdravotnictví 4500 roušek. Ty by měli dostat zdravotníci, kteří pracují v terénu a nebo třeba řidiči sanitek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Respirátorů se ve prospěch zdravotníků vzdali moravskoslezští hasiči a je jich tolik, že by měly pokrýt veškeré potřeby zdravotníků primární péče. "Celý ten stav se dostal do kritické situace. Hlavně se to týká praktických a odborných lékařů, protože bylo anoncováno zavírání jejich ordinací, což by vedlo k mnohem komplikovanější identifikaci lidí, kteří jsou nakaženi. Společným úsilím se podařilo zajistit těch 10 tisíc respirátorů," uvádí ředitel HZS MS kraje Vladimír Vlček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zásilku respirátorů a roušek zaměstnanci rozvezou do krajských nemocnic v Havířově, Karviné, Frýdku- Místku, Opavě, Krnově a v Bílovci. Tam je připraven harmonogram výdeje. O připravené zásilce budou všichni informováni e-mailem nebo telefonicky. Ředitel krajského úřadu Tomáš Kotyza žádá, aby objednavatelé na výdejová místa přijeli, až po potvrzení, že je jejich ‚balík‘ připraven a zabránili tak shlukování lidí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zásilku respirátorů a roušek zaměstnanci rozvezou do krajských nemocnic v Havířově, Karviné, Frýdku- Místku, Opavě, Krnově a v Bílovci. Tam je připraven harmonogram výdeje. O připravené zásilce budou všichni informováni e-mailem nebo telefonicky. Ředitel krajského úřadu Tomáš Kotyza žádá, aby objednavatelé na výdejová místa přijeli, až po potvrzení, že je jejich ‚balík‘ připraven a zabránili tak shlukování lidí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ČČK Karviná spustil kampaň “V roušce”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -169,53 +283,52 @@
         <w:t xml:space="preserve">Ve středu začala v Ostravě fungovat zelená linka, která je určená pro seniory odkázané na pomoc druhých. Zároveň je také připravena okamžitá finanční pomoc pro ostravské podnikatele, kteří se dostali do problémů. V celém kraji je  rovněž nařízena povinnost nošení roušek do prostředku hromadné dopravy, což bude ale od čtvrtku povinnost po celém území České republiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení ostravského magistrátu stále hledá možnosti, jak pomoci lidem v současné těžké situaci. Asi nejvíce zasáhla opatření seniory, kterým se nedoporučuje raději vůbec vycházet ze svých bytů a domů, aby se nenakazili. Město pro ně od středy spustilo speciální zelenou linku 800 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">199 922, kde </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">mohou požádat o pomoc s nákupem. "Ve spolupráci s Adrou, městskou policií, Trojhalím a dalšími subjekty jsme včera zřídili zelenou linku, prostřednictvím které si mohou lidé, kteří tuto potřebu mají, objednat bezplatnou donášku základních potravin, hygienických potřeb a léků," potvrzuje primátor Ostravy Tomáš Macura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostrava chce také pomoci podnikatelům, kterým je nyní znemožněna jejich práce. Má pro ně připravenou rychlou finanční výpomoc do 20 tisíc nebo dotační program do 100 tisíc korun. "Mohou si požádat o finanční o podporu až 20 tisíc korun - rychle, jednorázově, zkrátka rychlé peníze," dodává primátor. Podnikatelé také mohou požádat o odložení platby nájmu o tři měsíce nebo jeho úplné odpuštění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostrava chce také pomoci podnikatelům, kterým je nyní znemožněna jejich práce. Má pro ně připravenou rychlou finanční výpomoc do 20 tisíc nebo dotační program do 100 tisíc korun. "Mohou si požádat o finanční o podporu až 20 tisíc korun - rychle, jednorázově, zkrátka rychlé peníze," dodává primátor. Podnikatelé také mohou požádat o odložení platby nájmu o tři měsíce nebo jeho úplné odpuštění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení města se také dohodlo se společností Next bike, která provozuje sdílená kola, že zdarma bude místo 13 minut celá půlhodina. Více lidí tak může cestovat například do zaměstnání zdarma a nemusí tak do MHD, kde hrozí větší riziko nákazy. Servisní tým kola systematicky dezinfikuje - řídítka, sedlo i zámek. Přesto aledoporučují, aby všichni použili vlastní rukavice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MŠ a ZŠ pro děti, jejichž rodiče musí zůstat v práci</w:t>
       </w:r>
     </w:p>
@@ -244,51 +357,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od tohoto týdne se ale Základní škola Edvarda Beneše znovu otevře, a to pro děti rodičů, kteří musí zůstat v práci. Učitelé i vychovatelé se o ně budou starat od 8 do 17 hodin. Nepůjde ale o klasickou školní výuku. Děti se tady budou dozvídat informace spíš zábavnou formou. A v omezeném počtu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bylo řečeno vládou, že by to měla být skupina 15 dětí. Já jsem požádala magistrát, že by se mi to více líbilo po 10. Protože tady ty prostory jsou,“ popsala chystaný projekt ředitelka školy Simona Horáková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednotlivé skupiny dětí  se nebudou v areálu školy potkávat. Podobně by tomu mělo být také ve čtyřech mateřských školách, které zůstanou otevřeny pro děti zdravotníků, hasičů, policistů, strážníků, či pracovníků ve službách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MŠ:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otická</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -454,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-03-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>