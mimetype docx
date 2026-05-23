--- v0 (2026-02-06)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.3.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj má první vyléčenou pacientku, celkem je čtvrtá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj má prvního vyléčeného pacienta. Z Fakultní nemocnice Ostrava byla propuštěna žena, která měla po dvoutýdenní hospitalizaci negativní testy na nový koronavirus. Jde o 4. případ v celé zemi. Hejtman v pátek potvrdil, že nákaza je v našem regionu pod kontrolou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nákaza novým typem koronaviru je v  MS kraji stále pod kontrolou a dokonce už máme prvního vyléčeného pacienta. Tyto pozitivní informace dnes přinesl brífink po zasedání krajského krizového štábu. Žena, která se léčila ve fakultní nemocnici, byla propuštěna do domácího léčení. V této nemocnici zůstávají stále další dva nakažení. Jejich stav je ale dobrý. "Paní, která byla hospitalizována ve FNO byla testována negativně a byla propuštěna do domácí izolace," potvrzuje ředitelka KHS Ostrava Pavla Svrčinová. </w:t>
@@ -164,53 +279,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud by došlo k zavlečení nákazy do kteréhokoliv domova seniorů, byl by to vážný problém. Například ředitel domova v Havířově nečekal na nařízení vlády a vydal zákaz vycházení už o několik dní dříve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chodili na nákupy do supermarketu a nabídli jsme jim jinou možnost zajištění těchto nákupů, a proto bylo z nařízení ředitele s okamžitou platností 13.3. zakázáno opouštět areál jednotlivých středisek," řekl ředitel Domova seniorů Havířov Milan Dlábek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Riziko si uvědomují také zaměstnanci, kteří do domova docházejí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Nestýkám se s nikým, nechodíme ani ven do obchodů. Hlavně, aby naši klienti byli v pořádku,” řekl zaměstnankyně domova.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Nestýkám se s nikým, nechodíme ani ven do obchodů. Hlavně, aby naši klienti byli v pořádku,” řekl zaměstnankyně domova. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Orlové už mají vypracovaný krizový plán pro karanténu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V současné době máme vytvořený krizový scénář, byli osloveni i zaměstnanci, kteří by v případě potřeby domovu pomohli a zůstali nějakou delší dobu v domově z důvodu uvalení karantény, aby tam zůstala skupina zaměstnanců, která tam bude i nocovat,” řekla ředitelka Sociálních služeb Orlová Jarmila Berná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jako největší problém vnímají domovy i nadále nedostatek ochranných pomůcek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -331,53 +445,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Také v Rychvaldě si lidé pomáhají navzájem a šijí roušky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vítám i iniciativy, které vzešly od občanů. Třeba členové Červeného kříže a další příznivci začali si roušky. Z jakýchkoli materiálů, které posháněli a dokonce už jsem dostal takové zprávy, že dali nějaké roušky do Hrušky i na úřad. Takže i za tuto aktivitu hrozně děkuji,” dodal starosta Milan Starostka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Šátky máme, protože jsme nesehnali žádné roušky. Právě jsme byli v galanterii, abychom si mohli vyrobit. Celá situace, je to na nic s tím virem, ale myslím si, že vláda dělá dobré opatření. Hlavně se to začalo dělat dost zavčas, takže to jsem ráda. Zavřeli jak ty školy, kde je vlastně velká koncentrace lidí a i potom další obchody. Takže si myslím, že to je dobře a doufám, že se nedostaneme do situace, jaká je v Itálii nebo ve Španělsku,” řekla studentka.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já si myslím, že to je dobře, že se lidé chrání, že mají všichni ty roušky, aby chránili sebe nebo chránili toho dalšího člověka. Že to je dobře, že to lidé začali brát vážně, že tady něco hrozí a tím pádem se toho rychleji zbavíme,” dodala další obyvatelka Rychvaldu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já si myslím, že to je dobře, že se lidé chrání, že mají všichni ty roušky, aby chránili sebe nebo chránili toho dalšího člověka. Že to je dobře, že to lidé začali brát vážně, že tady něco hrozí a tím pádem se toho rychleji zbavíme,” dodala další obyvatelka Rychvaldu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ nemocnice děkuje těm, kdo zůstanou doma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -528,93 +641,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-03-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>