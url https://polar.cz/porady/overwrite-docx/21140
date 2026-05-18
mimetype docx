--- v0 (2025-12-21)
+++ v1 (2026-05-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.3.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava pomůže drobným podnikatelům, vyplatí jim statisíce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodloužení splatnosti nájmu. Okamžitá finanční pomoc do výše dvaceti tisíc korun nebo dotace až sto tisíc. To je soubor opatření, který připravil ostravský magistrát pro drobné podnikatele, kteří museli kvůli krizovým opatřením vlády přerušit provoz. O první peníze mohou žádat okamžitě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většina obchodů i restaurací zavřená. Ulice Ostravy téměř zejí prázdnotou. Situace, která zvláště drobné podnikatele přivádí na pokraj existenční krize. Magistrát jim proto nabídl okamžitou pomoc do výše 20 tisíc korun, peníze dostane darem prvních 41 žadatelů:</w:t>
@@ -471,93 +586,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-03-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>