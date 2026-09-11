--- v0 (2025-12-20)
+++ v1 (2026-09-11)
@@ -1,100 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.3.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé chtějí vědět, kdo má koronavirus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé chtějí vědět, kdo má koronavirus. Sociální sítě zaplavily v těchto dnech požadavky lidí, kteří volají po tom, aby úřady přesně sdělovaly počty nakažených v jednotlivých obcích. Hejtman Ivo Vondrák řekl, že bude zveřejňovat pouze čísla u obcí s rozšířenou působností, nakažení se totiž stávají terčem šikany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nakažených koronavirem v Česku neustále přibývá. Poslední čísla ukazují průměr 200 za den. Lidé proto začínají mít strach, zda náhodou nemají ve svém okolí někoho, kdo je nakažený. Někteří proto volají po zveřejnění přesných statistik v jednotlivých obcích, píší to například i na Facebook hejtmana Iva Vondráka: "Pane hejtmane, opakovaně žádám na různých místech aby KHS zveřejňovala počty nakažených dle obcí," napsala Karla S. "Chci vědět, jak každý jiný, kde přesně se nakažený nachází a jestli jsem s ním nebyl ve styku," veřejně prohlásil zase David J.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajská hygiena zatím zveřejňovala údaje pouze z okresů. Zástupci krizového štábu se nyní dohodli, že budou o něco přesnější: "Shodli jsme se na tom, že můžeme skutečně informovat na úrovni ORP, obcí s rozšířenou působností," potvrdil hejtman Ivo Vondrák.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">To znamená, že například místo celého okresu Opava, se veřejnost dozví i situaci třeba v Hlučíně, podrobněji už ne. Množí se totiž případy, kdy jsou nakažení terčem útoků z okolí, což potvrzuje i primátor Opavy Tomáš Navrátil: "Dochází potom k lynčování těch lidí, lidé je vyhledávají, nadávají jim a podobně." </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">To znamená, že například místo celého okresu Opava, se veřejnost dozví i situaci třeba v Hlučíně, podrobněji už ne. Množí se totiž případy, kdy jsou nakažení terčem útoků z okolí, což potvrzuje i primátor Opavy Tomáš Navrátil: "Dochází potom k lynčování těch lidí, lidé je vyhledávají, nadávají jim a podobně."  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Často zaznívá, že každý má právo na informace. Já souhlasím, ale pokud to právo nezasahuje do práv jiných lidí a bohužel se ukazuje, že často zasahuje," doplňuje hejtman. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vláda už představila plán inteligentní karantény. Pomocí dat z platebních karet a sdílení polohy v mobilních telefonech bude schopná přesně zmapovat pohyb nakažených. Systém by se měl spustit po Velikonocích, nakažený bude ale muset s monitorováním souhlasit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nájem nebytových městských prostor je v Karviné odpuštěn</w:t>
       </w:r>
     </w:p>
@@ -276,56 +389,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci jsou v boji s koronavirem nepostradatelní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zápas s koronavirovou infekcí semkl národ v jeden šik. Lidé se snaží být i v této nelehké době prospěšní svému okolí.  Dobrovolnící šijí ochranné roušky, kterých je stále velký nedostatek a pomáhají také seniorům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Boj s koronavirem se odehrává také u šicích strojů. Chybějící roušky spojily národ. K jejich výrobě se uchýlily nejen velké dílny, ale také jednotlivci. Šárka Fabiánová je lékařka. Po pracovní době sedá do auta a rozváží po celém Opavsku látky 40 švadlenám. A přebírá od nich už hotové roušky. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Látkové roušky jsou teď hlavním artiklem v Chráněných dílnách opavské Charity. Našili jich tady už tisíce. Nyní nabízejí také sadu, z které si mohou lidé ústenku sami doma ušít. </w:t>
+        <w:t xml:space="preserve">Boj s koronavirem se odehrává také u šicích strojů. Chybějící roušky spojily národ. K jejich výrobě se uchýlily nejen velké dílny, ale také jednotlivci. Šárka Fabiánová je lékařka. Po pracovní době sedá do auta a rozváží po celém Opavsku látky 40 švadlenám. A přebírá od nich už hotové roušky.  Látkové roušky jsou teď hlavním artiklem v Chráněných dílnách opavské Charity. Našili jich tady už tisíce. Nyní nabízejí také sadu, z které si mohou lidé ústenku sami doma ušít. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V sáčku máme čtyři nastříhané části látky. Zájemci si je mohou doma sami sešít,“ popisuje Ilona Michalčíková, která nad výrobou dohlíží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do práce se zapojila také vietnamská menšina žijící v Opavě. Jejich švadleny našily už stovky roušek. Tam, kde jsou potřeba, je pak rozděluje krizový štáb..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Vytvořili jsme speciální tým, který koordinuje výrobu i distribuci roušek. Za poslední tři dny jsme jich rozvezli 2500. Putovaly do nemocnice, k hasičům do  domovů důchodců, postě tam, kde chybí,“ shrnul primátor Opavy Tomáš Navrátil (ANO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -457,93 +565,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-03-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>