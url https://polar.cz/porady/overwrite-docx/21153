--- v0 (2025-12-23)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.3.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve F-M se koronavirem nakazil další pracovník nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdeckomístecká nemocnice má dalšího nakaženého zaměstnance nemocí COVID-19. Pozitivní výsledek se ukázal u pracovníka stravovacího provozu. Nemocnice proto musela uzavřít kuchyň. Stravu zaměstatnům a pacientům teď zajišťuje externě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koronavirus opět udeřil ve frýdeckomístecké nemocnici. Po nakažené sestře z gynekologicko-porodního oddělení onemocněl další zaměstnanec, tentokrát ze stravovacího provozu.</w:t>
@@ -95,53 +210,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná nakoupí dezinfekční prostředky za 2,5 mil.kč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rada města Karviné schválila na svém posledním zasedání uvolnění finančních prostředků z rezervy na nákup dezinfekčních prostředků a roušek ve výši dva a půl milionu korun. Nakoupený materiál využijí strážníci městské policie, sociální služby nebo pracovníci TS k čištění veřejného prostranství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rada města Karviné schválila na svém posledním zasedání nákup dezinfekčních prostředků a roušek ve výši dva a půl milionu korun. tento potřebný ochranný materiál bude určen několika základním organizacím.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rada města Karviné schválila na svém posledním zasedání nákup dezinfekčních prostředků a roušek ve výši dva a půl milionu korun. tento potřebný ochranný materiál bude určen několika základním organizacím. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pro sociální služby, pro městskou policii, pro dezinfekci veřejných prostranství, TS zahájily dezinfekci zastávek a dalších prostor, kde by se ta nákaza mohla šířit," vysvětlil primátor Karviné Jan Wolf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S dezinfekcí zastávek z preventivních důvodů začaly pracovníci Technických služeb téměř okamžitě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">".Se snažíme dezinfikovat přibližně všechny zastávky, hlavně ty hlavní tahy. Za den bychom měli stihnout všechny, kromě tahů, co jsou vedlejší, ty zase na druhý den. Co dva dny by se to mělo dělat," řekl Ivan Matějíček, pracovník TS Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -548,93 +662,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-03-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>