--- v0 (2025-12-18)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři zařízení v kraji se chystají na příjem nakažených pacientů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Bílovec, Lázně Darkov a Lázně Klimkovice byly krizových štábem MS kraje určeny jako zařízení, ve kterých se postarají o klienty sociálních zařízení nakažené nemocí Covid 19. Přípravy na jejich příjem jsou v plném proudu a kraj se snaží pomáhat, kde může. Prozatím se mohou o nemocné seniory postarat infekční oddělení vybraných nemocnic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Alzheimercentru Ostrava potvrdily testy nemoc Covid 19 u více než 30 osob. Zařízení pacientům vymezilo část budovy a stará se o ně vlastními silami, což je velice náročně. Proto už netrpělivě očekávají, kdy budou moci pacienty převézt do vybraných zařízení, které vyčlenil krizový štáb. "Samozřejmě bychom byli rádi, kdybychom kvůli bezpečnosti, mohli nemocné klienty přemístit na některé z těch zařízení, které kraj avizoval,"  potvrzuje za Alzheimercentrum Martina Svobodová.</w:t>
@@ -100,118 +215,82 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolští studenti oboru všeobecná zdravotní sestra pomáhají ve Slezské nemocnici.  Budoucí zdravotníci mohou doplnit personál, který v době koronavirové krize chybí na odděleních třeba kvůli nemoci či karanténě.  V opavské nemocnici je momentálně dvacítka dobrovolníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">StudentkySlezské univerzity oboru všeobecná zdravotní sestra, chodí doopavské nemocnice na praxi pravidelně.  Školy jsou teď alezavřené a výuka nepokračuje. A tak se rozhodly přiložit ruku kdílu i nyní. Dobrovolně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Cítíme,že nás je potřeba. Tak se musíme začlenit do kolektivu a jet na100%,  uvádí jedna z dobrovolnic Alena Chlupová, “když míkolegové zůstali v práci, tak  jsem si říkala, že i já zůstanua pomůžu jim.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takovýchtodobrovolníků pomáhají ve Slezské nemocnici dvě desítky. Týdněodslouží tři dvanácti hodinové směny. Samozřejmě pod dohledemzkušené kolegyně. I když k titulu všeobecné sestry jí zbýváuž jen dokončit poslední semestr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsmerádi, že jsou děvčata tady, a že takto pomáhají. Je to teďtaková náročná doba, tak doufám že to nějak překleneme,“říká staniční sestra z interního odd. Marie Kreuzbergerová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budoucízdravotní sestry jsou přidělovány na oddělení, kde jsou nejvícepotřeba. Získané zkušenosti se jim budou jistě hodit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tapraxe nebyla povinná, byla vyhlášená jako výzva pomocizdravotnickým zařízením. Naši studenti se ozvali hned povyhlášení a nabídli svou pomoc,“ uvedla Yvetta Vrublováze Slezské univerzity, která dobrovolníky koordinuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studentkyze Slezské univerzity dobrovolně pomáhají v době koronavirovékrize také v dalších nemocnicích v kraji.  Necelá stovkabudoucích sester může nahradit chybějící personál, kterýonemocní, je v karanténě nebo kvůli péči o dítě zůstanedoma.  </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K zápisům do 1.tříd ZŠ na Jihu děti nesmí, rodiče ano</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -534,93 +613,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-04-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>