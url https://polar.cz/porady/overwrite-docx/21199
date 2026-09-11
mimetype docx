--- v0 (2025-12-22)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.4.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji začíná od pátku fungovat chytrá karanténa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pátek začal v MS kraji fungovat chytrá karanténa. Hygienikům s ní pomohou vojenští medici, kteří budou trasovat kontakty nakažených pomocí moderní techniky. Systém bude využíván zejména u těch osob, u kterých nebude jiným způsobem možné zjistit, kde se mohli nakazit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj se v pátek připojil k tzv. chytré karanténě. Doposud museli hygienici trasovat, neboli vyhledávat veškeré kontakty nakaženého s jinými lidmi doslova ručně podle toho, co jim řekl. Nyní už pomůže také technika. Pokud dá nakažený souhlas, získají hygienici údaje o jeho pohybu od mobilních operátorů a provozovatelů platebních karet. "Na nás se už obrátili ajťáci ze všech firem v kraji a nabídli pomoc. Já už jsme to konzultoval s týmem Covid 19 +, který tu aplikaci vyvíjel, že jsem připraveni se na doprogramování té aplikace podílet a hlavně tam doplňovat ta data, která jsou potřeba," vysvětluje náměstek hejtmana MS kraje Jakub Unucka. </w:t>
@@ -170,53 +285,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Ostravy plní slib a poté co vybavili ochrannými štíty městskou nemocnici, strážníky a sociální zařízení, další tisíce kusů budou rozdány zdravotníkům v soukromých ordinacích. Jde o lehké štíty, které vyvinuli i vyrábějí technici ve sdíleném vývojovém centru IdeaHub přímo v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Praktičtí lékaři, zubaři, pediatři a další zdravotníci ze soukromých ordinací si mohou převzít v centru Ostravy na výdejním místě v ostravské radnici ochranné štíty. Město nechalo štíty vyrobit ve sdíleném vývojovém centru IdeaHub, které je součástí Moravskoslezského inovačního centra. "Máme pro soukromé zdravotníky připraveno celkem 4 tisíce kusů. Jedeme podle seznamu. Máme jich řádově vytipováno asi 500. Na jednu ordinaci rozdáváme 3 až 5 těch štítů," vysvětluje primátor Ostravy Tomáš Macura.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První tisícovka ochranných štítů byla rozdána zdravotníkům v městské nemocnici, městským policistům a v zařízeních sociálních služeb v minulém týdnu. Nyní technici spolu se studenty z VŠB z IdeaHubu dodali další. Štít má oproti výrobkům z 3D tiskáren řadu výhod. Hlavně je jednoduchý a jeho výroba je mnohem rychlejší. "Celý ten štít se skládá ze 4 dílů. Jsou to 3 plastové díly, které vyřezáváme na laseru, a gumičky," vysvětluje předseda spolku IdeaHUB Vladimír Dostál. "Neměli jsme doteď ty štíty. Brýle jsme nedostali, štíty jsme nedostali. Sehnat to nejde, takže jsem ráda," řekla nám jedna ze zdravotnic, která si přišla štíty nafasovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Štíty si mohou ve výdejním místě přebírat zaměstnanci ordinací z Ostravy a z obcí spadajících dorozšířené působnosti města.  Ordinace lékařů jsoukontaktovány zaměstnanci magistrátu, aby s nimi domluvili termín předání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Štíty si mohou ve výdejním místě přebírat zaměstnanci ordinací z Ostravy a z obcí spadajících dorozšířené působnosti města.  Ordinace lékařů jsoukontaktovány zaměstnanci magistrátu, aby s nimi domluvili termín předání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Členové baletního souboru NDM tančili po celé Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -243,84 +357,80 @@
         <w:rPr/>
         <w:t xml:space="preserve">I další místa, kde se umělci představili, byla velmi zajímavá. Na pěší lávce přes Ostravici byla k vidění ukázka s vlastní choreografií s názvem Nějak se přesto dostaneme. Baletní soubor Národního divadla Moravskoslezského se skládá s umělců 10 národností. Sestřih všech vystoupení bude možné sledovat v rámci jednoho z on-line večerů Divadla pod rouškou už v dubnu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdlant nad Ostravicí je hrdý na své občany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koronavirová pandemie občany Frýdlantu zaskočila, ale zároveň také spojila a stmelila. Dobrovolníci podali pomocnou ruku a začali vyrábět ochranné štíty, šít a rozvážet roušky potřebným nebo nakupovat seniorům a to není zdaleka vše.</w:t>
-[...17 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koronavirová pandemie občany Frýdlantu zaskočila, ale zároveň také spojila a stmelila. Dobrovolníci podali pomocnou ruku a začali vyrábět ochranné štíty, šít a rozvážet roušky potřebným nebo nakupovat seniorům a to není zdaleka vše. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Své služby nabídli skauti, společnost Sky Paragliders, kteří šijí padáky, paní učitelky z mateřských škol, množství jednotlivců, kteří nás podporovali rouškami, naši thajští boxeři nabídli donášku obědů do naší DPS," Děkuje starostka Helena Pešatová. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poděkování patří také Frýdlantským zdravotníkům, ošetřovatelkám a pečovatelkám sociálních služeb a v neposlední řadě i hasičům, kteří objížděli celý Frýdlant, Lubno i Novou Ves a informovali obyvatelé o aktuálním dění, takže všem se informace o současné situaci dostala včas. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chtěla bych pochválit lidi, za to, že se snaží, nosí ochranné roušky, neshlukují se. Jste úplně úžasní, moc vám děkuji a určitě to všichni společně dáme," vzkazuje starostka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Možná právě díky této ohromné solidaritě a přístupu obyvatel, měl Frýdlant nad Ostravicí k 8.dubnu potvrzeny jen 4 případy pozitivně testovaných osob.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Možná právě díky této ohromné solidaritě a přístupu obyvatel, měl Frýdlant nad Ostravicí k 8.dubnu potvrzeny jen 4 případy pozitivně testovaných osob. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je nám samozřejmě jasné, že to není konečné číslo, že bude růst, ale pravdou je to, že lidé se chovají zodpovědně," dodal místostarosta David Pavliska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město nadále celou situaci monitoruje a veškeré informace najdete na .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -485,93 +595,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-04-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>