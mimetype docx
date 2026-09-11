--- v0 (2025-12-25)
+++ v1 (2026-09-11)
@@ -1,85 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.4.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj připravuje plošné testování obyvatel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z výsledků testování na Covid 19 v sociálních zařízeních v našem kraji prozatím vyplývá, že nemocných je méně, než prozatím odhadují odborníci. Proto MS kraj chystá plošné testování vybraného vzorku populace, které by mělo čísla zpřesnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V MS kraji začalo o víkendu plošné testování klientů a pracovníků sociálních služeb. Ve 120 zařízeních je přibližně 10 tisíc pracovníků a 9 tisíc klientů. Do úterý bylo otestováno 3 a půl tisíce vzorků, ze kterých bylo pozitivních pouze 13 testů. Podle hejtmana Ivo Vondráka to nasvědčuje, že celkově je zřejmě nemocných méně, než odhadují odborníci. Proto chce kraj provést plošné testování populace. "Zahájíme průzkum, který bude od pondělka fungovat také v Praze. Budeme využívat protokoly, které jsou v tomto projektu připraveny. Chceme otestovat 10 tisíc lidí. V první fázi v oblastech, které jsou koronavirem zatíženy nejvíce. Bude to Ostrava, Frýdek-Místek a další," potvrzuje hejtman MS kraje Ivo Vondrák. S plošným testováním populace by měla pomoci města a obce. "Zítra to proberu se starosty a primátory. Chci je vyzvat k tomu, aby se dohodli, jak oslovit populaci, která by se dostavila k těmto odběrům," dodává dále hejtman.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Moravskoslezském kraji se v minulých dnech objevila hromadná nákaza v Alzheimercentru Ostrava, v němž onemocnělo 42 klientů a 17 zaměstnanců, a také v Domově pro seniory Iris v Ostravě. Pozitivní test na Covid-19 mělo 22 jeho klientů a osm zaměstnanců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Moravskoslezském kraji se v minulých dnech objevila hromadná nákaza v Alzheimercentru Ostrava, v němž onemocnělo 42 klientů a 17 zaměstnanců, a také v Domově pro seniory Iris v Ostravě. Pozitivní test na Covid-19 mělo 22 jeho klientů a osm zaměstnanců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O roušky v rouškomatech je velký zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -423,93 +537,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-04-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>