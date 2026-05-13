--- v0 (2025-12-23)
+++ v1 (2026-05-13)
@@ -1,85 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.4.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chytrá karanténa v MS kraji zatím stále nefunguje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chytrá karanténa zatím v Moravskoslezském kraji nefunguje. Hygienici proto musejí dohledávat kontakty nakažených lidí klasickým způsobem, tedy pomocí telefonu. Problémy jsou se speciálním počítačovým programem, který prý zřejmě bude nutné ještě upravit podle potřeb hygieniků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už před týdnem přijelo do Ostravy 6 vojenských mediků z Univerzity obrany v Hradci Králové, kteří měli pomoci hygienikům s chytrou karanténou. Připraveny jsou i mobilní odběrové týmy. Problémy jsou ale se systémem Daktela, který by měl s daty pracovat. "Třetí část chytré karantény tvoří ten samotný systém Daktela a tam se ukazuje, že to psali ajťáci v malé koordinaci s hygieniky, takže tam bude muset dojít ke změně toho systému," popisuje náměstek hejtmana Jakub Unucka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Medici i hygienici už byli se systémem Daktela seznámeni. Když se ale pokoušeli dohledat nějaké kontakty, systém nefungoval správně. "Zkoušeli jsme první rozhovory s nemocnými, pozitivně testovanými osobami a ukázaly se technické problémy, které je nutné dořešit. Ještě také stále nemáme doinstalovánu tu slepou mapu, ze které bychom kontakty mohly trasovat," upřesňuje ředitelka hygienické stanice MS kraje. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Medici i hygienici už byli se systémem Daktela seznámeni. Když se ale pokoušeli dohledat nějaké kontakty, systém nefungoval správně. "Zkoušeli jsme první rozhovory s nemocnými, pozitivně testovanými osobami a ukázaly se technické problémy, které je nutné dořešit. Ještě také stále nemáme doinstalovánu tu slepou mapu, ze které bychom kontakty mohly trasovat," upřesňuje ředitelka hygienické stanice MS kraje.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hygienici tak musejí stále provádět trasování nakažených klasickou epidemiologickou cestou. Ve čtvrtek měl do Ostravy přijet náměstek ministra zdravotnictví Roman Prymula, který má chytrou karanténu na starosti, aby pomohl problémy vyřešit. O dalším vývoji vás budeme informovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté řešili o Velikonocích desítky přestupků</w:t>
       </w:r>
     </w:p>
@@ -506,93 +620,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-04-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>