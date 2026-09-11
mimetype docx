--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.4.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba obchvatu Karviné začíná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchvat Karviné, který má ulevit dopravě v centru města, má konečně po mnoha letech zelenou. Stavba tříkilometrového úseku je rozdělena do několika fází, které na sebe budou navazovat a potrvá do roku 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Karviná se konečně po mnoha letech dočkala. Začaly přípravné práce na části stavby tolik očekávaného a potřebného obchvatu města. </w:t>
@@ -178,53 +293,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dopravní terminál by mohl být hotový dříve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už v září by se mohli ve Frýdlantu nad Ostravicí dočkat nového dopravního terminálu. Stavba za více než 30 milionů korun měla původně trvat dva roky. Stavební firmě se ale podařila první etapa mnohem dřív, než se čekalo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavba dopravního terminálu u vlakového nádraží ve Frýdlantu nad Ostravicí je v plném proudu. Vznikne tady nejen autobusové nádraží, ale také mobiliář, nová parkovací místa, nové chodníky a nová zeleň. Vysadí tady před 70 stromů a keřů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstavba dopravního terminálu u vlakového nádraží ve Frýdlantu nad Ostravicí je v plném proudu. Vznikne tady nejen autobusové nádraží, ale také mobiliář, nová parkovací místa, nové chodníky a nová zeleň. Vysadí tady před 70 stromů a keřů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Náročnými a složitými jednáními jsme po mnoha letech získali od Českých drah a SŽDC pozemky a protože byly nevyužité a sloužily tehdy jako skladiště a depozit vymysleli jsme, že tady bude dopravní terminál. Vedle vlakového nádraží, automaticky, by mělo být autobusové nádraží, pro dobrou dostupnost všech občanů," uvedla starostka Helena Pešatová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba nového dopravního terminálu měla trvat zhruba dva roky, společnost, která ji realizuje, ale stihla celou první etapu posunout tak, že už od září by se mohlo jezdit z nového autobusového nádraží. Celá stavba by tím pádem měla být hotova v kratším časovém horizontu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V současné době probíhají zemní práce. Proběhla skrývka, jsou odstraněny staré konstrukce vozovek a samozřejmě, dostáváme se jako na každé stavbě do země, kde je problém se stávajícími sítěmi, což je náročné pro pracovníky. Musí to odkrývat opatrně a budou prováděny přeložky. Tady máme přeložku Cetinu a přeložku ČEZu, měli jsme včera koordinační schůzku, všechno je domluveno, takže by to mělo proběhnout, bez jakýchkoliv problémů," dodal technický dozorce Aleš Kremer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -541,93 +655,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-04-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>