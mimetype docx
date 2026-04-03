--- v0 (2025-12-21)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lávka byla položena, Prodloužená Rudná je komplet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes pro vás máme skvělou zprávu, která definitivně uzavírá jednu z velkých kauz našeho kraje v posledních letech. Byla totiž položena lávka přes Prodlouženou Rudnou, čímž byla vlastně stavba celkově dokončena. Řidiči proto ve středu museli přetrpět kompletní uzavření silnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidiči, kteří dnes chtěli využít k dopravě do zaměstnání Prodlouženou Rudnou, si asi ráno trochu zanadávali. I když už je cesta 4 měsíce v provozu, stále chyběl most pro chodce a cyklisty, který by jednoduše spojil Family park Skalka s Porubou. To už je minulostí. Nejprve ale musela být kvůli bezpečnosti Prodloužená Rudná uzavřena. "Lidé si zase vyzkoušeli, jaké to bylo před Vánocemi. Uvědomí si, co ta Prodloužená Rudná znamená pro Porubu," uvádí náměstek hejtmana MS kraje Jakub Unucka.</w:t>
@@ -533,93 +648,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-04-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>