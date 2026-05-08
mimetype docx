--- v0 (2025-12-17)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.4.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci v Novém Jičíně zabránili požáru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínští strážníci prioritně hlídkují u odběrného testovacího místa na koronavirus a hlídají dodržován vládních opatření. Nicméně nerezignovali ani na klasickou pochůzkovou činnost. Díky ní zabránili požáru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novojičínští strážníci krátce před půlnocí z pondělí na úterý kontrolovali během služby také ulicí Žilinská, kde zaznamenali štiplavý dým. Na konci zahrádkářské osady hořela hromada biologického odpadu. </w:t>
@@ -170,83 +285,80 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">VE FRÝDLANTU n. O. ZAČALA II. ETAPA REKONSTRUKCE HŘBITOVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hřbitov ve Frýdlantu nad Ostravicí prochází další rekonstrukcí. Ve druhé etapě bude provedena rekonstrukce bočních chodníků. Stavební práce by mohly být hotovy do jara příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdlantu nad Ostravicí před dvěma lety skončila první etapa rekonstrukce hřbitova. Díky ní byly opraveny chodníky a komunikace v hlavním řádu. V dubnu letošního roku, začaly práce na dalších etapách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdlantu nad Ostravicí před dvěma lety skončila první etapa rekonstrukce hřbitova. Díky ní byly opraveny chodníky a komunikace v hlavním řádu. V dubnu letošního roku, začaly práce na dalších etapách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V té první etapě byly realizovány veškeré pojízdné plochy, bylo provedeno nové osvětlení, vodovodní řád byl tady natažen, doplněn mobiliář, odvodnění a ty základní prvky, které jsme potřebovali pro další rozvoj hřbitova a teď v tomto roce pokračujeme," uvedla starostka Helena Pešatová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve druhé etapě projdou rekonstrukcí boční chodníky a upravená bude i zeleň, navíc budou vysázeny i nové dřeviny a doplněn mobiliář.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve druhé etapě projdou rekonstrukcí boční chodníky a upravená bude i zeleň, navíc budou vysázeny i nové dřeviny a doplněn mobiliář. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Stavba tady probíhá docela za takových složitějších podmínek, protože před lety, jak se zde cesty budovaly, tak do podloží bylo naváženo, řeknu jednoduše, co dům dal, takže vlastně podloží je takové nesourodé. Propadají se nám hroby, souvisí to s odvodněním těch cest, kdy asfaltové cestičky nějak nevsakovali vodu a všechno vlastně chodilo pod hroby a podmáčeli tady tyto konstrukce," sdělil projektant Otmar Voneš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce hřbitova neomezuje jeho provoz. Návštěvníci by ale po dobu oprav měli být obezřetní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce hřbitova neomezuje jeho provoz. Návštěvníci by ale po dobu oprav měli být obezřetní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Po hřbitově se bude pohybovat technika, budou zde probíhat práce, to znamená provoz hřbitova i když je neukončený, tak bude hodně omezený a žádáme občany aby dávali pozor, při veškerém pohybu po hřbitově," vzkazuje projektant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební práce jsou původně naplánovány na dva roky, záležet ale bude na počasí, pokud to klimatické podmínky dovolí, rekonstrukce by mohla skončit nejpozději do jara příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -480,93 +592,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-04-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>