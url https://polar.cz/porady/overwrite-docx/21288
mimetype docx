--- v0 (2025-12-24)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hejtman Ivo Vondrák převzal lahve na kyslík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hejtman MS kraje Ivo Vondrák převzal za asociaci krajů České republiky důležitý dar - medicinální láhve na kyslík, které mohou významně pomoci v boji s nemocí Covid 19. Využity budou pro pacienty především v malých nemocnicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle odhadů odborníků má asi 5 procent nakažených nemocí Covid 19 natolik těžký průběh, že je nutné použít podpůrnou léčbu pomocí kyslíku. Hlavně menší nemocnice, ale nemají přizpůsobená oddělení pro více takto nakažených. Řešením jsou lahve na kyslík. V Ostravě funguje už 115 let společnost, která tyto lahve vyrábí a její vedení se rozhodlo, že je věnuje asociaci krajů. "V podstatě to znamená, že můžeme v případě potřeby vytvořit nouzová lůžka s kyslíkovými přístroji, která jsou potřeba při těžkých průbězích této choroby," vysvětluje hejtman MS kraje Ivo Vondrák. </w:t>
@@ -459,93 +574,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-05-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>