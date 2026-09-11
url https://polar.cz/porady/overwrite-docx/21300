--- v0 (2025-12-24)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.5.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O peníze mohou podnikatelé v Ostravě žádat do 13. 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravský magistrát vyhlásil několik programů finanční pomoci pro podnikatele i pro neziskové organizace. Jedním z nich je i dar až do výše 100 tisíc korun podle výše příjmů. Ale podnikatelé pozor! Žádosti lze podávat už jen do této středy 13. května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od prvního května si mohou ostravští podnikatelé, kteří se kvůli pandemii dostali do problémů, požádat o finanční výpomoc až do výše 100 tisíc korun. Tento program navazuje na okamžitou finanční výpomoc 20 tisíc korun, kterou Ostrava nabízela dříve. Žádosti přijímá magistrát do 13. května. "Ostravští podnikatelé mají poslední dny na odeslání žádostí o dar až ve výši 100 tisíc korun. Termín pro jejich odevzdání končí ve středu 13. května. Všechny informace včetně jednoduché žádosti jsou zveřejněny na webu města: ostrava.cz. Kompletními žádostmi se budou ostravští zastupitelé zabývat ve středu 20. května," potvrzuje mluvčí Ostravy Andrea Vojkovská.  </w:t>
@@ -157,53 +272,52 @@
         </w:rPr>
         <w:t xml:space="preserve">ZUŠ B. Smetany vyhlíží své žáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní umělecké školy mohou obnovit svou činnost a vyměnit  výuku na dálku za běžnou. Bezproblémově budou fungovat výuka jednotlivců, horší bylo pro učitele zorganizovat skupinová setkávání, zvláště tam, kde je více než patnáct dětí ve skupině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Učitelé základních uměleckých škol mohou díky rozvolnění opatření vlády opět přivítat své žáky a znovu rozvíjet jejich talent, dodržovat musí daná nařízení hygienická opatření, jako dostatečné množství dezinfekce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Tento gel je k dostání tady v šatně, na toaletách i v učebnách . Další podmínkou je, že do budovy nesmí vstupovat nikdo kromě našich žáků.Ve společných prostorách musí mít všichni roušky. Ve třídě, pokud bude vzdálenost mezi učitelem a žákem 2 metry, není rouška potřeba," vysvětlil ředitel ZUŠ B. Smetany Kamil Novák.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Tento gel je k dostání tady v šatně, na toaletách i v učebnách . Další podmínkou je, že do budovy nesmí vstupovat nikdo kromě našich žáků.Ve společných prostorách musí mít všichni roušky. Ve třídě, pokud bude vzdálenost mezi učitelem a žákem 2 metry, není rouška potřeba," vysvětlil ředitel ZUŠ B. Smetany Kamil Novák. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý žák také musí poprvé při vstupu odevzdat čestné prohlášení, které potvrzuje, že nemá koronavirové příznaky. Další podmínkou je, že nesmí být současně ve třídě více jak 15 žáků. Tuto podmínkui museli vyřešit  například ve Sborovém studiu Permoník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tento týden otevřeme hodiny sólových zpěvů a od příštího týdne budeme otevírat výuku sborového zpěvu, s tím, že jsme obeslali rodiče, jestli si přejí, aby se jejich dítě zúčastnilo výuky a až jsme měli zpětnou vazbu, tak jsme sbor rozdělili do dvou skupin a koncertní sbor do tří skupin," popsala orgaizaci výukyMartina Jurtíková, sbormistryně Permoníku .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Karviné jsou otevřeny všechny obory. Noví zájemci se mohou přihlásit pomocí elektronické přihlášky, která je na webu školy. A třeba i do nových oborů, které škola chystá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -527,93 +641,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-05-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>