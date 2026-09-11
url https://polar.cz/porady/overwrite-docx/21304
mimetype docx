--- v0 (2025-12-24)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na rozpočet dopadnou kvůli pandemii úsporná opatření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavští zastupitelé na svém zasedání bilancovali koronavirovou krizi. Přestože ztráty ještě nejsou sečtené, už nyní je jasné, že peníze v městské kase chybět budou. Šetřit se bude nejen na provozu magistrátu, náklady budou muset redukovat také městské společnosti – jako třeba dopravní podnik nebo technické služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zastupitelé, kteří přišli na jednání, si u vstupu museli nechat změřit teplotu a vydesinfikovat ruce. Hned v úvodupřednesl primátor  rekapitulaci opatření, která město muselokvůli pandemii přijmout. Krizový štáb denně zasedal, abyzajistil např.  dostatek ochranných pomůcek, desinfekce, dále provoz krizových linek či dodávku potravin seniorům. Jak nákladnátato opatření byla se zatím neví. Jasné ale je, že se musízačít šetřit.</w:t>
@@ -95,201 +210,190 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deváťáci přivítali možnost vrátit se zpátky do lavic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deváťáci se mohli vrátit do škol kvůli přípravě na přijímací zkoušky. Výuka má podobu konzultačních hodin a účast na nich je dobrovolná. Učitelé museli zájemce rozdělit do skupin po patnácti, aby se navzájem nepotkávali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">11.května se otevřely školy pro žáky a studenty posledních ročníků středních škol, konzervatoří a vyšších odborných škol pro účely přípravy na maturitní a závěrečné zkoušky a také pro deváťáky kvůli přípravě na přijímací řízení. Jejich účast je dobrovolná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">11.května se otevřely školy pro žáky a studenty posledních ročníků středních škol, konzervatoří a vyšších odborných škol pro účely přípravy na maturitní a závěrečné zkoušky a také pro deváťáky kvůli přípravě na přijímací řízení. Jejich účast je dobrovolná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na jedné z největších karvinských škol, na ZŠ Dělnická, využilo možnost účastnit se konzultačních hodin až 80 procent všech deváťáků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Vzniklo tím pádem pět skupin, které se nesmí potkávat při vstupu do školy, výstupu ze školy, během výuky, přestávky ani během školního stravování," řekl Petr Juras, ředitel ZŠ a MŠ Dělnická.</w:t>
-[...17 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Vzniklo tím pádem pět skupin, které se nesmí potkávat při vstupu do školy, výstupu ze školy, během výuky, přestávky ani během školního stravování," řekl Petr Juras, ředitel ZŠ a MŠ Dělnická. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Děti chodí do školy na 2x 60 minut, kdy máme češtinu, potom se to střídá s matematikou. V češtině jedeme přijímačkové testy. Kde vznikne nějaký problém, tam se zastavíme, rozebereme, ať mají tu konzultaci, co jim nejde, ať si vysvětlíme. V té online výuce se to taky dalo, ale ten osobní kontakt je o něco lepší," upřesnila učitelka Stanislava Bandorová. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Přijímačky na střední školy se uskuteční 8 a 9 června. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsme rádi, že žáci využili této možnosti, protože tato konzultace dá o hodně víc než výuka na dálku." dodal ředitel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od 25. května by měli nastoupit do škol žáci prvního stupně. Podle zjištění není ale o tuto možnost takový zájem, třeba v této škole využije této možnosti jen zhruba 20 procent žáků. Stále je ale prioritní distanční výuka nebo-li výuka na dálku.Samozřejmostí je dodržování hygienicko -epidemiologických opatření.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od 25. května by měli nastoupit do škol žáci prvního stupně. Podle zjištění není ale o tuto možnost takový zájem, třeba v této škole využije této možnosti jen zhruba 20 procent žáků. Stále je ale prioritní distanční výuka nebo-li výuka na dálku.Samozřejmostí je dodržování hygienicko -epidemiologických opatření. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První neziskové organizace v Ostravě získaly podporu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak už jsme vás informovali, Ostrava se snaží pomáhat nejen podnikatelům postiženým opatřeními státu, ale od minulého týdne už mohou o peníze žádat i neziskové organizace. V úterý schválila rada města pomoc pro první  žadatele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava vyhlásila program na podporu neziskového sektoru  zasaženého opatřeními státu proti šíření pandemie 5. května. O 20 tisíc korun mohou žádat organizace pracující v oblasti kultury, sportu, školství a vzdělávání, sociální péče, zdravotnictví, prevence kriminality, protidrogové prevence, podpory osob s hendikepem, volnočasových aktivit a rodinné politiky. Uplynul týden a rada města schválila první příspěvky. "První týden jsme dostali 28 žádostí a z toho jsme pozitivně vyhověli 20ti žádostem za 400 tisíc korun. Byly to hlavně spolky, které pracují s dětmi, jak v oblasti vzdělávání, tak v oblasti sportu. Máme tam i jedno amatérské divadlo," popisuje náměstkyně primátora Andrea Hoffmannová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z 28 žádostí jich rada města 8 vyřadila, protože nesplnily některou z podmínek. Čerpají například celoroční dotace nebo nefungují rok. Mezi podpořenými je také organizace Collieri Srdcem, která zapojuje do sportu handicapované, seniory, ale vede ke sportu i děti a mládež. "Ten start a začátek bude o něco lehčí, protože nám zůstaly nějaké náklady, které jsme museli i po dobu uzavření hradit. Určitě to bereme jako plus a jsme rádi," řekla za organizaci Collieri Srdcem Stanislava Panáková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žádosti mohou zájemci i nadále podávat elektronicky i poštou prostřednictvím jednoduchého formuláře</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">zveřejněného na webu města Ostravy www.ostrava.cz/pomocneziskovkam. Vedení města také vzkazuje organizacím, které podporuje celoročně, že dotace dostanou v plném rozsahu. </w:t>
+        <w:t xml:space="preserve">Žádosti mohou zájemci i nadále podávat elektronicky i poštou prostřednictvím jednoduchého formuláře zveřejněného na webu města Ostravy www.ostrava.cz/pomocneziskovkam. Vedení města také vzkazuje organizacím, které podporuje celoročně, že dotace dostanou v plném rozsahu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Během opatření se značně zvýšil svoz odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popeláři jsou v jednom kole, protože během opatření se značně zvýšil svoz odpadu. Například v Havířově odhadují Technické služby nárůst až o 25 %. Pozitivní je, že lidé se snaží i nadále třídit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kvůli zavřeným restauracím a školám se lidé více stravují doma. To se samozřejmě projevilo i na množství vyprodukovaného odpadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Objem se zvýšil u směsného odpadu, ale také u platů, skla i papíru. Popelářské vozy nyní svážejí odpad až do večera, a to i v sobotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Naše společnost v rámci možností se snaží tento odpad svážet. Bohužel, ne vždy se nám to povede. Svůj podíl na tom mají i vozidla zaparkovaná tam, kde naše popelářské auta nemůžou projet. A ten nárůst odpadu je znatelný nejen u separačních nádob, ale i odpadkových košů,” řekla za Technické služby Havířov Iveta Slimáčková.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Naše společnost v rámci možností se snaží tento odpad svážet. Bohužel, ne vždy se nám to povede. Svůj podíl na tom mají i vozidla zaparkovaná tam, kde naše popelářské auta nemůžou projet. A ten nárůst odpadu je znatelný nejen u separačních nádob, ale i odpadkových košů,” řekla za Technické služby Havířov Iveta Slimáčková. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Objem odpadu se zvýšil o zhruba 25 %, což se projeví i v nákladech. Technické služby oceňují, že se lidé snaží i v této době odpad třídit. I když se zhoršila kvalita.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Odběr máme, tam máme dlouhodobě smlouvy na odběr. To zpracování už je složitější, musíme si i nárazově vypomáhat externími službami. Ta kvalita je zhoršená, ale i přesto patří lidem dík za to, že pořád třídí a snaží se,” dodal projektový manažer společnosti Václav Zyder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město zaznamenalo v posledních měsících i vyšší objem v nádobách na jedlé oleje a tuky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -495,93 +599,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-05-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>