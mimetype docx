--- v0 (2025-12-24)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.5.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé polevují v dodržování opatření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S uvolňováním opatření proti šíření koronaviru se lidé stávají méně zodpovědnými. Zatímco před dvěma měsíci neměli strážníci s kontrolou dodržování bezpečnostních opatření v Opavě žádnou práci, teď na přestupky denně upozorňují desítky občanů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tytozáběry jsme natočili den poté, co vláda vyhlásila kvůlikoronaviru nouzový stav. Ulice byly prázdné, centrum Opavyvylidněné.  K omezenému pohybu osob nebo zákazu shlukovánípřibylo nošení roušek. Na dodržování dohlížejí strážníci.Zpočátku to ani nebylo nutné. Lidé nařízení bez výhradrespektovali.</w:t>
@@ -306,53 +421,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladý medvěd dostal chuť na med poblíž horských chat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Beskydech žije několik medvědů. Jako plaché šelmy se turistům zdaleka vyhýbají. Jeden mladší medvěd byl před několika dny ve slezské části. Přecházet ale může i na Slovensko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po známé medvědici Emě, která se nyní s největší pravděpodobností pohybuje na Slovensku, se v Beskydech objevují další medvědi. Jeden mladší byl nedávno spatřen v lokalitě horských chat Ostrý a Slavíč. Potravu hledal i ve včelích úlech, které zničil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po známé medvědici Emě, která se nyní s největší pravděpodobností pohybuje na Slovensku, se v Beskydech objevují další medvědi. Jeden mladší byl nedávno spatřen v lokalitě horských chat Ostrý a Slavíč. Potravu hledal i ve včelích úlech, které zničil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme informace o tom, že zde v Beskydech lidé viděli medvěda. Jsme v kontaktu s CHKO a v případě hlášení výskytu medvěda jim tu informaci předáváme,” řekl Ondřej Cháňa z Kolářovy chaty Slavíč. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle odborníků jde o mladšího medvěda o hmotnosti kolem 100 kilogramů. V Beskydech přitom není sám a všichni se pohybují po značně rozsáhlých územích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době víme o pohybu asi 5 medvědů na území CHKO Beskydy a CHKO Kysuce. V Beskydech mají rozlehlé areály a domovské okrsky, takže přecházejí mezi sebou a jednak na to Slovensko. Nejde říct, kolik v jednu chvíli na jednom místě je medvědů. Jejich výskyt je pro nás důležitý, protože tam, kde oni se pohybují, jsou ty nejlepší ekosystémy. Jejich pobytové znaky, které pravidelně sledujeme, monitorujeme pomocí fotopastí, nebo sběrem biologických stop, například z trusu,” popsal zoolog Správy CHKO Beskydy Václav Tomášek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -581,93 +695,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-05-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>