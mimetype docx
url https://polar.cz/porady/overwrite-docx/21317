--- v0 (2025-12-25)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 15.5.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nově nakažení a desítky horníků v karanténě, koronavirus pomalu prostupuje dolem Darkov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nákaza se potvrdila už u jedenácti horníků a více než šest desítek zaměstnanců muselo do karantény. Důl Darkov v Karviné navíc zavedl nová opatření proti snížení riziku přenosu koronaviru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O situaci informovalo ve čtvrtek sdružení hornických odborů. To potvrdilo 8 nakažených a 63 horníků v karanténě. V pátek ráno vydali ale odboráři aktualizaci.</w:t>
@@ -563,51 +663,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-05-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>