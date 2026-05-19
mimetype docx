--- v1 (2026-04-02)
+++ v2 (2026-05-19)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 15.5.2020, 16:00</w:t>
+              <w:t xml:space="preserve">15.5.2020, 16:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -138,54 +153,53 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nákaza se potvrdila už u jedenácti horníků a více než šest desítek zaměstnanců muselo do karantény. Důl Darkov v Karviné navíc zavedl nová opatření proti snížení riziku přenosu koronaviru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O situaci informovalo ve čtvrtek sdružení hornických odborů. To potvrdilo 8 nakažených a 63 horníků v karanténě. V pátek ráno vydali ale odboráři aktualizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vážnost situace na Dole Darkov reagoval ve čtvrtek večer i hejtman při zveřejňování pravidelných statistik nakažených v kraji. Ty vzrostly oproti středě o 18 lidí na 1152 nemocných.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Na pravidelném jednání krizového štábu OKD také zaznělo, že opatření stanovená krajskou hygienickou stanicí v souvislosti s nákazou se prodlužují do 26. května.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Na pravidelném jednání krizového štábu OKD také zaznělo, že opatření stanovená krajskou hygienickou stanicí v souvislosti s nákazou se prodlužují do 26. května.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nově nakažení horníci pracovali podle informací televize Polar přímo na čelbě. Ale postižena jsou i další pracoviště. Důl také zavedl nová opatření, která mají snížit riziko přenosu viru. Každý horník musí mít už na povrchu před sfáráním nasazeny brýle i respirátor. Povinnost nosit respirátory zavedl důl už v březnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Každý zaměstnanec, který opustí lampovnu a odebírá se k fárání do dolu do náraží, musí mít nasazen na obličeji respirátor. Tento respirátor musí být nasazen nepřetržitě tam, kde se k sobě přibližují osoby na bližší vzdálenost než 2 metry," informoval už v minulosti mluvčí společnosti OKD Ivo Čelechovský.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na Dole Darkov pracuje několik stovek lidí. Mnohem vážnější situace ale panuje v sousedním Polsku. Nakažení horníci z uhelných dolů v polské části Slezska tam v posledních dnech přibývají doslova po stovkách. Ve čtvrtek už jejich počet překročil 1500.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -210,53 +224,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chata Libušín na Pustevnách je těsně před dokončením. Aby se už nemohl opakovat ničivý požár, který tuto skvostnou památku téměř zničil, bude ji chránit unikátní systém hašení. Zjednodušeně se dá říct, že se Libušín uhasí sám a to bez ohledu na elektřinu nebo vodovod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chata Libušín před 6 lety téměř lehla popelem. Za hlavního viníka byl označen kominík z Karviné, který dělal v budově revizi komínů. U probíhajícího soudu mu hrozí 8 let vězení. V roce 2017 začala rekonstrukce chaty, která se nyní chýlí ke konci. Velký důraz byl kladen na bezpečnost a tak bude Libušín chránit unikátní samozhášecí systém. Samotnou jídelnu bude hasit plyn, protože vodní ventily na stropě by ji hyzdily. "Dle současných předpisů by z každé stropní kazety musel čouhat jeden ventil. Byť se to v takových stavbách přiznává, všem nám bylo jasné, že tam nemůže ze stromu čouhat 60 ventilů. To by celou stavbu degradovalo a navíc je 9 stropních kazet skleněných," vysvětluje ředitel Národního muzea v přírodě Jindřich Ondruš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostatní části chaty, ale bude samozřejmě hasit voda. Kvůli tomu byla u Libušína postavena obrovská nádrž, která pojme až 250 kubíků vody. Tím je chata nezávislá na vodovodu a diky záložnímu zdroji bude fungovat i v případě výpadku proudu. "Ve vnitřních prostorách je zařízení, ve kterém ta voda už je. Ventily pro zhášení čouhají také zpod šindelů, protože v případě požáru se bude zkrápět i střecha a venkovní stěny," dodává ředitel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když tedy vypukne požár v jídelně, spustí se plyn, který vytlačí kyslík a nejméně 10 minut by měl interiér vydržet. V ostatních částech začne z ventilů stříkat voda a zároveň začne houkat signalizace, jak v budově, tak i u hasičů, kteří likvidaci požáru dokončí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Když tedy vypukne požár v jídelně, spustí se plyn, který vytlačí kyslík a nejméně 10 minut by měl interiér vydržet. V ostatních částech začne z ventilů stříkat voda a zároveň začne houkat signalizace, jak v budově, tak i u hasičů, kteří likvidaci požáru dokončí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stonavští školáci se vrátí do lavic, otevřou se i MŠ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -621,65 +634,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>