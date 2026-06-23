--- v0 (2026-01-01)
+++ v1 (2026-06-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.5.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otevírají se školky a částečně ožívá i kultura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve městě znovu začínají fungovat mateřské školy. Jejich otevření předcházela pečlivá příprava. S ukončením nouzového stavu naopak skončila péče o děti záchranářů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opuštěné hračky v mateřské škole na ulici Máchova se už v pondělí 18. května budou opět těšit zájmu dětí. Radní města rozhodli o otevření školek. Původně ale chtěli mateřinky zpřístupnit až s 1. stupněm základních škol o týden později.</w:t>
@@ -163,90 +278,82 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Od 29. dubna funguje městská knihovna, od 18. května spouštíme kino, fungovat bude v omezené míře Coffee music bar na Staré poště. Bohužel Beskydské divadlo a Galerkou budou spuštěny až v měsíci září,” vyjmenoval </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konat se na konci června nebude Pivobraní. Proběhnou ale některé programy Novojičínského kulturního léta. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Co se týče městských slavností, tak jsem trošku skeptik. Pokud bude jakékoliv nařízení vlády, tak si nemyslím, že město jako organizátor je schopno tyto slavnosti zorganizovat přímo na náměstí. je to otevřená plocha, kde se pohybují lidé,” pokrčil rameny Stanislav Kopecký.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Co se týče městských slavností, tak jsem trošku skeptik. Pokud bude jakékoliv nařízení vlády, tak si nemyslím, že město jako organizátor je schopno tyto slavnosti zorganizovat přímo na náměstí. je to otevřená plocha, kde se pohybují lidé,” pokrčil rameny Stanislav Kopecký. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Plošné testování bude i v Novém Jičíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj spustil dobrovolné plošné testování obyvatel na koronavirus. Zapojí se do něj i Nový Jičín. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Toto testování proběhne 21. května v prostorách bývalého areálu České pošty na ulici Hoblíkova. Lidé se mohou dobrovolně registrovat  na stránkách Moravskoslezského kraje a budou bezplatně testování. Výsledek testu dostanou do 15 minut,” uvedl  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testování je anonymní, webová aplikace pro objednání přesně vymezuje počet dobrovolníků v určitých věkových kategoriích. Celkem se v Novém Jičíně může otestovat 106 zájemců. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín nabízí další finanční pomoc i návrat k normálu</w:t>
       </w:r>
@@ -527,93 +634,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-18-05-2020-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>