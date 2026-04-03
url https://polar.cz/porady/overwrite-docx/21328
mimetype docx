--- v0 (2025-12-29)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.5.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roušky od MS kraje by zakryly 15 fotbalových hřišť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nouzový stav skončil a tak se od dnešního dne mění řada věcí. Například ochranné pomůcky už si musejí zařizovat jednotlivé organizace samy. O ty krajské se ale nadále bude starat úřad a nabízí jakýsi e-shop i pro ostatní. V průběhu nouzového stavu rozdal kraj tolik roušek, že by s nimi šlo zakrýt 15 fotbalových stadionů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V době nouzového stavu zajišťoval zásobování našeho regionu ochrannými pomůckami krajský úřad. S jeho ukončením už to neplatí a tak se musí postarat každá organizace sama. V současné době běží poslední objednávkový sytém číslo 9. Je už ale určen pouze pro primární péči. "Už nejme ti, kteří jsou zodpovědní za distribuci ochranných pomůcek pro ostatní zařízení, zdravotní zařízení, ani sociální zařízení. Budeme se už starat především o ta krajská. Nicméně rezervy jsme schopni uvolnit v případě nějaké nákazy," potvrzuje hejtman MS kraje Ivo Vondrák.</w:t>
@@ -135,54 +250,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většinaškol nemá problém se zajištěním pedagogů. Ti, kteří kvůlizdravotnímu riziku nenastoupí, budou pokračovat v distatnčnímvyučování žáků z domu. Ochranné pomůcky i desinfekci poskytlškolám jejich zřizovatel, tedy město. A je jich dostatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Plánujemeplošnou desinfekci našich školských zařízení, ještě předtím,než školy začnou,“ dělila náměstkyně primátoraOpavy Hana Brňáková (Pirátská strana).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vetřídách se chystají lavice tak, aby byly od sebe vzdálené 1,5metru a žáci budou sedět po jednom. Přestávky, ale i některévyučovací hodiny, budou trávit podle hygienických nařízenívenku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Rychvaldě se postupně připravují na běžný život po koronaviru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Postupné uvolňování koronavirových omezení je znatelné i v Rychvaldě. Po obnovení výuky žáků 9. ročníku se tam škola připravuje na návrat dětí z 1. stupně. Pro velký zájem už radnice nechala otevřít také mateřskou školu.</w:t>
       </w:r>
     </w:p>
@@ -258,104 +369,101 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviňáci sledovali z oken akrobatické vystoupení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé tří vnitrobloků v Karviné-Ráji zažili jedno velmi nevšední odpoledne. Přímo na hřišti mezi domy pro ně připravila artistická společnost Cirkus trochu jinak kulturní zážitek. Vystoupení sledovali lidé z oken a balkónů svých bytů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kultura přišla v době vládního omezení za lidmi. A to doslova. Z oken a balkónů mohli lidé ze sídliště v Karviné-Ráji sledovat akrobaty Cirkusu trochu jinak, kteří jim přišli zpříjemnit odpoledne.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kultura přišla v době vládního omezení za lidmi. A to doslova. Z oken a balkónů mohli lidé ze sídliště v Karviné-Ráji sledovat akrobaty Cirkusu trochu jinak, kteří jim přišli zpříjemnit odpoledne. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme první výjezdní den po dvouměsíční pauze, máme připravenou krátkou etudu akrobatických vystoupení, provazochodectví, párové akrobacie a je to v rámci projektu Kulturu nezastavíš. My v tuto chvíli tady nejsme, aby kolem nás stály stovky lidí, ale abychom oprášili po dlouhé době svoje dovednosti a samozřejmě abychom trochu přispěli ke kulturnímu dění, které je tak dlouho zastavené," vysvětlil Václav Pokorný, principál artistická společnost Cirkus trochu jinak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé tak mohli z pohodlí svých domovů vidět úryvky z několika představení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">anketa, obyvatel Karviné: "Je vidět, že ti umělci umí jít mezi lidi." "Přijeli k nám do Karviné a baví cirkusem v krásném odpoledni svým uměním, to je výborný nápad, lidé se baví," dodal Andrzej Bizoń, náměstek primátora Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro akrobaty bylo vystoupení na hřištích mezi obytnými domy  životní premiérou</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro akrobaty bylo vystoupení na hřištích mezi obytnými domy  životní premiérou </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tady mezi domy to byla premiéra, jsem rád, jsem nadšený," řekl David Pargač, člen Cirkusu trochu jinak a jeho kolega Jindřich Kopidol dodal: "pro nás je krásný pocit, jen to vystoupení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umělci přijeli do Karviné na základě spolupráce s karvinským městským domem kultury, který zajistil propagaci akce  - vytiskl a rozdal 400 letáčků v těchto vnitroblocích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tento nápad přijali lidé s nadšením a určitě se cirkusového představení dočkají i lidé z jiných lokalit a potažmo měst v celém MSK.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tento nápad přijali lidé s nadšením a určitě se cirkusového představení dočkají i lidé z jiných lokalit a potažmo měst v celém MSK. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí jezdci se v NJ ucházeli o soutěžní licence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -534,93 +642,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-05-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>