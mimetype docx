--- v0 (2025-12-29)
+++ v1 (2026-09-11)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.5.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšetřování tragického požáru si převzali kriminalisté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Příčina požáru, při kterém v pondělí odpoledne v Havířově zahynuly dvě malé děti, je stále předmětem vyšetřování. Na místě stále pracují policejní i hasičtí specialisté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Úmrtí dvou malých dětí při požáru v domě v Havířově-Šumbarku rezonuje od pondělního odpoledne celým městem. Lidé se ptají, proč byly děti v bytě samy. Stejnou otázku si klade také policie a sociálka, která má rodinu v péči.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Úmrtí dvou malých dětí při požáru v domě v Havířově-Šumbarku rezonuje od pondělního odpoledne celým městem. Lidé se ptají, proč byly děti v bytě samy. Stejnou otázku si klade také policie a sociálka, která má rodinu v péči. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté se také snaží odhalit příčinu požáru. V tom by jim mohla pomoci devítiletá dívka, která jako jediná přežila, když ji z plamenů vysvobodil soused. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od ranních hodin probíhá v bytě ohledání. Na místě události jsou kriminalisté, kriminalistický technik, specialista na elektrorozvody a vyšetřovatel hasičů. Na závěry určení příčiny vzniku požáru je brzy. Policisté, hasiči i specialisté musí získat potřebné informace, indicie, zajistit stopy, vyslechnout poškozené i svědky, a vše vyhodnotit. Předčasné je i hovořit o konkrétním viníkovi. Prověřování tragické události je na počátku,” uvedla policejní mluvčí Zlatuše Viačková. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společnost, která dům vlastní, zajistila pro přeživší členy rodiny náhradní ubytování. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -227,76 +341,73 @@
         </w:rPr>
         <w:t xml:space="preserve">Palkovice bojují s nárůstem separovaného odpadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Palkovice na Frýdeckomístecku bojují se separovaným odpadem. Protože si lidé v této době častěji objednávají nákupy domů, stoupl počet zejména papírového odpadu. Kontejnery se rychle plní a současný počet svozů nestačí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koronavirová krize způsobila v Palkovicích zajímavý efekt. Lidé v daleko větším měřítku využívali nákupy přes e-shop a věci si nechávali posílat domů. To mělo za následek, že se v obci mnohem více a mnohem častěji plnily kontejnery na separovaný odpad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Lidi jsou doma, tak odpadů přibývá. Spousta lidí si nechává dovážet zboží. Kdyby lidi sešlapávali petky, tak jich do toho kontejneru vejde sedmkrát tolik. Takhle máme pořád plno,” řekl pracovník sběrného dvora Jaromír Trojčínský.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Lidi jsou doma, tak odpadů přibývá. Spousta lidí si nechává dovážet zboží. Kdyby lidi sešlapávali petky, tak jich do toho kontejneru vejde sedmkrát tolik. Takhle máme pořád plno,” řekl pracovník sběrného dvora Jaromír Trojčínský. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Palkovicích je okolo 130 kontejnerů na separovaný odpad, zhruba 50 z nich je na papír. Právě ten totiž v obci tvoří největší objem odpadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jako reakci na přibývající odpad, zejména papíru, papírových krabic z e-shopů, jsme udělali takové opatření, že jsme domluvili svoz papírového odpadu, který by probíhal každý týden, což znamená jedenkrát častěji než doposud,” uvedl místostarosta Palkovic David Kula.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jako reakci na přibývající odpad, zejména papíru, papírových krabic z e-shopů, jsme udělali takové opatření, že jsme domluvili svoz papírového odpadu, který by probíhal každý týden, což znamená jedenkrát častěji než doposud,” uvedl místostarosta Palkovic David Kula. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Samozřejmě jsme pro sběr separovaného odpadu schopni udělat ledasco, ale otázkou jsou finance, protože navýšení svozu papíru ze 14 dnů na každý týden přijde obec zhruba na 100 tisíc korun ročně. Takže dá se udělat všechno, ale je to samozřejmě o penězích,” sdělil starosta Palkovic Radim Bača. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důležitá je také součinnost občanů v tom, aby odpad řádně stlačili a zmačkali. Pak by měla být současná kapacita kontejnerů i počet svozů dostačující.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce konkatedrály odrývá spoustu cenností</w:t>
       </w:r>
     </w:p>
@@ -313,72 +424,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opravanárodní kulturní památky ze 14. století a jedné z nejstaršíchstaveb v Opavě začala před rokem. Za  necelých 77 milionů korunby se měla Konkatedrála Nanebevzetí Panny Marie, druhý sídelníkostel biskupa, zásadně proměnit. Restaurátoři se nejprvepustili do vnější cihlové fasády.                                                                                                                                  „Stavebnípráce spočívají v očištění a vyspravení defektů – spár,vydrolených cihel apod. Je to mravenčí práce,“ říká zástupcedodavatele Petr Krejsa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pracímuvnitř gotického chrámu předcházel podrobný průzkum, kterýnapříklad zjistil, že  režné zdivo bylo stejně jako venku iuvnitř. Omítky přibyly až později. Ojedinělou výmalbu srostlinnou tematikou z druhé poloviny 19. století odhalili památkáři v jedné ze 4 bočních kaplí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Všudejinde v konkatedrále byly nátěry a starší omítky otlučené,nebo vůbec nevznikly. Mnohdy byly v minulosti oškrabány anezachovaly se,“ líčí  Dalibor Halátek z Národníhopamátkového ústavu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Překvapeníčekalo také za starou skříní, která ukrývala vstup na úzkéschodiště  zasypané sutí. Vystoupat po něm do  severní věže,nejstarší části kostela, ale mohl jen opravdu štíhlýčlověk.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">„Asi 80 cm široké schodiště je vytesáno do  3metry širokého zdiva. Kdysi stoupalo  do patra nad původníklenbu, která vzala za své v 18. století," vypráví s nadšenímHalátek.</w:t>
+        <w:t xml:space="preserve">Překvapeníčekalo také za starou skříní, která ukrývala vstup na úzkéschodiště  zasypané sutí. Vystoupat po něm do  severní věže,nejstarší části kostela, ale mohl jen opravdu štíhlýčlověk. „Asi 80 cm široké schodiště je vytesáno do  3metry širokého zdiva. Kdysi stoupalo  do patra nad původníklenbu, která vzala za své v 18. století," vypráví s nadšenímHalátek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zřejměve stejné době došlo k obestavění původních gotických pilířůze 14. stol. barokními. Ani to památkářům neuniklo. Všechnyzajímavosti by měly být v budoucnu pro návštěvníky kostelaviditelné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dělníciuž dokončili výměnu elektroinstalace a oken, hotová je ikanalizace. Původně měla rekonstrukce skončit v září. Kvůliarcheologickým průzkumům, které práce zbrzdily, se vyhotoveníposune o dva měsíce.   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dělníciuž dokončili výměnu elektroinstalace a oken, hotová je ikanalizace. Původně měla rekonstrukce skončit v září. Kvůliarcheologickým průzkumům, které práce zbrzdily, se vyhotoveníposune o dva měsíce.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -453,93 +558,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-05-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>