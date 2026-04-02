--- v0 (2025-12-29)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.5.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nakažených horníků přibývá. Po Darkově jsou nemocní hlášeni i z Dolu ČSM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už několik dnů se zvyšuje počet horníků společnosti OKD, kteří jsou pozitivní na nákazu Covid-19. Nejvíce jich je na Dole Darkov v Karviné, ale první nemocní havíři jsou hlášeni už i ze sousedního Dolu ČSM ve Stonavě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Masivní testování zaměstnanců společnosti OKD probíhá od pondělního rána na Dole Darkov. </w:t>
@@ -206,57 +321,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My si tady hrajeme s koníky. Je to úplně boží.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mi se to taky líbí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Líbí se mi to náměstí. Nejprve jsem byla trochu skeptická, ale teď, jak už je tu ta tráva a ty fontány, moc pěkné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidem jsou na Jihu k dispozici také pítka. Hned dvě nová byla nainstalována v Bělském lese. Impuls ke zřízení těchto zdrojů pitné vody přišel z radnice Ostravy-Jihu. “Konkrétně od pana starosty Bednáře. My jsme se snažili tomuto požadavku přizpůsobit a vyhovět, protože vnímáme každodenní tady návštěvnost Bělského lesa. Vzhledem k tomu, že se jedná  o areál, který je v majetku statutárního města Ostravy, tak jsme požádali město, aby zafinancovalo tuto akci a díky tomu, že jsme našli pochopení na radnici, tak dnes můžeme stát u jednoho ze zdrojů pitné vody tady v Bělské lese,” uvádí Vladimír Blahuta, ředitel, Ostravské městské lesy a zeleň.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Celá akce přišla magistrát na bezmála 400 tisíc korun. Jen realizace pítek si vyžádala čtvrt milionů korun. K tomu je třeba připočíst vodovodní přípojky a projekční práce. Občerstvit se v Bělském lese můžete mimo jiné u hojně navštěvovaného grilovacího altánu. Druhé pítko pak najdete kousek od dětského hřiště. Jde o místa, kde se shlukuje největší počet lidí. Obě pítka jsou pravidelně dezinfikována. “Samozřejmě taky děláme rozbory kvality této pitné vody, které jsou na základě posledních rozborů vyhovující,” říká Vladimír Blahuta, ředitel, Ostravské městské lesy a zeleň</w:t>
+        <w:t xml:space="preserve">Lidem jsou na Jihu k dispozici také pítka. Hned dvě nová byla nainstalována v Bělském lese. Impuls ke zřízení těchto zdrojů pitné vody přišel z radnice Ostravy-Jihu. “Konkrétně od pana starosty Bednáře. My jsme se snažili tomuto požadavku přizpůsobit a vyhovět, protože vnímáme každodenní tady návštěvnost Bělského lesa. Vzhledem k tomu, že se jedná  o areál, který je v majetku statutárního města Ostravy, tak jsme požádali město, aby zafinancovalo tuto akci a díky tomu, že jsme našli pochopení na radnici, tak dnes můžeme stát u jednoho ze zdrojů pitné vody tady v Bělské lese,” uvádí Vladimír Blahuta, ředitel, Ostravské městské lesy a zeleň.  Celá akce přišla magistrát na bezmála 400 tisíc korun. Jen realizace pítek si vyžádala čtvrt milionů korun. K tomu je třeba připočíst vodovodní přípojky a projekční práce. Občerstvit se v Bělském lese můžete mimo jiné u hojně navštěvovaného grilovacího altánu. Druhé pítko pak najdete kousek od dětského hřiště. Jde o místa, kde se shlukuje největší počet lidí. Obě pítka jsou pravidelně dezinfikována. “Samozřejmě taky děláme rozbory kvality této pitné vody, které jsou na základě posledních rozborů vyhovující,” říká Vladimír Blahuta, ředitel, Ostravské městské lesy a zeleň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další nové pítko je na náměstí Ostrava-Jih, které bude zprovozněno v nejbližších dnech. A zprovoznění se už brzy dočká i nové infocentrum na náměstí. “1.6. budeme zde na Novém náměstí otevírat naše nové infocentrum, kde si naši obyvatelé budou moct zařídit to, co jsou zvyklí v ostatních infocentrech na území města Ostravy. To značí vstupenky a propagační materiály týkající se akcí konaných nejen na Jihu, ale samozřejmě v celém městě,” uvádí Hana Tichánková, místostarostka MOb Ostrava-Jih.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V infocentru nebudou chybět ani speciální materiály, které budou mapovat zajímavá místa na Jihu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -454,78 +563,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsmerádi a děkujeme,“ řekl při přebírání šeku na 30 000 korunMatyášův otec. „Veškeré peníze my utrácíme za hippoterapii.Jízda na koni Matymu velice prospívá,“ dodal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Penízeod basketbalistů dostal také mobilní hospic Charity Opava, kterýpomáhá s péčí o nevyléčitelně nemocné v domácím prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jeto služba, která, kdyby měla být plně hrazena klienty, tak jepro řadu z nich nedostupná. Takže za tyto peníze koupímeprostředky i  přístroje, které pomáhají tišit bolest,“ popsalpoužití 20 000 Kč  podpory mluvčí Charity Opava Ivo Mludek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MatyášeTazbirka i opavskou Charitu podporují basketbalisté několik let. A tak ani dlouho nepřemýšleli o tom, kam vyhrané peníze pošlou. </w:t>
       </w:r>
-    </w:p>
-[...26 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -600,93 +681,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-05-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>