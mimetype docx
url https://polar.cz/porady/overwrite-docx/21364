--- v0 (2026-02-15)
+++ v1 (2026-05-06)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.5.2020, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladý medvěd dostal chuť na med poblíž horských chat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Beskydech žije několik medvědů. Jako plaché šelmy se turistům zdaleka vyhýbají. Jeden mladší medvěd byl před několika dny ve slezské části. Přecházet ale může i na Slovensko.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po známé medvědici Emě, která se nyní s největší pravděpodobností pohybuje na Slovensku, se v Beskydech objevují další medvědi. Jeden mladší byl nedávno spatřen v lokalitě horských chat Ostrý a Slavíč. Potravu hledal i ve včelích úlech, které zničil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po známé medvědici Emě, která se nyní s největší pravděpodobností pohybuje na Slovensku, se v Beskydech objevují další medvědi. Jeden mladší byl nedávno spatřen v lokalitě horských chat Ostrý a Slavíč. Potravu hledal i ve včelích úlech, které zničil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme informace o tom, že zde v Beskydech lidé viděli medvěda. Jsme v kontaktu s CHKO a v případě hlášení výskytu medvěda jim tu informaci předáváme,” řekl Ondřej Cháňa z Kolářovy chaty Slavíč. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle odborníků jde o mladšího medvěda o hmotnosti kolem 100 kilogramů. V Beskydech přitom není sám a všichni se pohybují po značně rozsáhlých územích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době víme o pohybu asi 5 medvědů na území CHKO Beskydy a CHKO Kysuce. V Beskydech mají rozlehlé areály a domovské okrsky, takže přecházejí mezi sebou a jednak na to Slovensko. Nejde říct, kolik v jednu chvíli na jednom místě je medvědů. Jejich výskyt je pro nás důležitý, protože tam, kde oni se pohybují, jsou ty nejlepší ekosystémy. Jejich pobytové znaky, které pravidelně sledujeme, monitorujeme pomocí fotopastí, nebo sběrem biologických stop, například z trusu,” popsal zoolog Správy CHKO Beskydy Václav Tomášek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -200,53 +314,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chata Libušín na Pustevnách je těsně před dokončením. Aby se už nemohl opakovat ničivý požár, který tuto skvostnou památku téměř zničil, bude ji chránit unikátní systém hašení. Zjednodušeně se dá říct, že se Libušín uhasí sám a to bez ohledu na elektřinu nebo vodovod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chata Libušín před 6 lety téměř lehla popelem. Za hlavního viníka byl označen kominík z Karviné, který dělal v budově revizi komínů. U probíhajícího soudu mu hrozí 8 let vězení. V roce 2017 začala rekonstrukce chaty, která se nyní chýlí ke konci. Velký důraz byl kladen na bezpečnost a tak bude Libušín chránit unikátní samozhášecí systém. Samotnou jídelnu bude hasit plyn, protože vodní ventily na stropě by ji hyzdily. "Dle současných předpisů by z každé stropní kazety musel čouhat jeden ventil. Byť se to v takových stavbách přiznává, všem nám bylo jasné, že tam nemůže ze stromu čouhat 60 ventilů. To by celou stavbu degradovalo a navíc je 9 stropních kazet skleněných," vysvětluje ředitel Národního muzea v přírodě Jindřich Ondruš.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostatní části chaty, ale bude samozřejmě hasit voda. Kvůli tomu byla u Libušína postavena obrovská nádrž, která pojme až 250 kubíků vody. Tím je chata nezávislá na vodovodu a diky záložnímu zdroji bude fungovat i v případě výpadku proudu. "Ve vnitřních prostorách je zařízení, ve kterém ta voda už je. Ventily pro zhášení čouhají také zpod šindelů, protože v případě požáru se bude zkrápět i střecha a venkovní stěny," dodává ředitel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když tedy vypukne požár v jídelně, spustí se plyn, který vytlačí kyslík a nejméně 10 minut by měl interiér vydržet. V ostatních částech začne z ventilů stříkat voda a zároveň začne houkat signalizace, jak v budově, tak i u hasičů, kteří likvidaci požáru dokončí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Když tedy vypukne požár v jídelně, spustí se plyn, který vytlačí kyslík a nejméně 10 minut by měl interiér vydržet. V ostatních částech začne z ventilů stříkat voda a zároveň začne houkat signalizace, jak v budově, tak i u hasičů, kteří likvidaci požáru dokončí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -321,93 +434,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-22-05-2020-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>