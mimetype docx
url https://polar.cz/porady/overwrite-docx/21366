--- v0 (2025-12-21)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.5.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S testováním horníků pomáhají na Darkově vojáci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastavit šíření nákazy Covid-19 na Karvinsku. To je hlavní cíl rozsáhlé akce hygieniků a zdravotníků na Dole Darkov v Karviné. Do pondělí by měly být vzorky odebrány všem povrchovým i důlním zaměstnancům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Protože první várka testů prokázala příliš hodně nakažených horníků a nákaza se začala šířit i mimo šachtu, rozhodli hygienici o tom, že otestováni budou všichni  zaměstnanci Dolu Darkov. </w:t>
@@ -68,53 +183,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hygienici ve spolupráci s OKD zahájili další testování na koronavirus u zaměstnanců Dolu Darkov. Během pátku, soboty a neděle chtějí odebrat více než 1600 vzorků. Testování se týká pouze zaměstnanců lokality Dolu Darkov včetně úpravny Darkov a některých povrchových zaměstnanců. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V pátek odebereme vzorky lidem, kteří přijdou na směnu a výsledky budeme mít dříve, než zaměstnanci opět nastoupí na směnu další,” upřesnil výkonný ředitel OKD Radim Tabášek. Zdůraznil, že hygienikům naprosto důvěřuje, protože provoz a zázemí dolů znají z pravidelných kontrol, které probíhají prakticky neustále. Tým lidí OKD nepřetržitě připravuje seznamy a podklady nutné pro hladký průběh testování. Zaměstnanci Dolu Darkov se tak s jednodenním předstihem dozví předpokládaný čas odběru jejich vzorku. „Provoz Dolu Darkov během víkendového testování omezíme na nezbytné minimum tak, aby byla zajištěna bezpečnost této lokality,“ dodal David Hájek, ředitel provozu OKD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hygienici nestestují jen horníky, ale také jejich příbuzné a všechny kontakty z poslední doby. Hlavním cílem je ochránit starší a nemocné obyvatele kraje. Krizový štáb by měl v pondělí rozhodovat o tom, zda vyhlásí stav nebezpečí. Ten by umožnil přijímat operativní opatření k zabránění šíření nákazy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“K pátečnímu ránu jsme měli 141 pozitivních případů spojených s Dolem Darkov. Z toho bylo 129 zaměstnanců dolu a 12 bylo rodinných příslušníků. Bohužel máme zatím provedeno epidemiologické šetření pouze u 120 zaměstnanců, protože na 9 se nemůžeme dovolat nebo máme špatné číslo či nemáme vůbec. S ohledem na to, že ti pozitivní byli z více pracovišť a bohužel i z povrchových pracovišť toho dolu co se udělaly testy v té první fázi, tak jsme se rozhodli, po domluvě s hlavní hygieničkou, která nám tento postup odsouhlasila, vyhlásit veřejnou vyhláškou povinnost všech zaměstnanců Dolu Darkov zúčastnit se tohoto testován. Odebírají se normálně výtěry z nosohltanu, které půjdou na vyšetření. V dalším sledu bude prověřeno ještě 1500 až 1600 osob,” řekla v pátek krajská hygienička Pavla Svrčinová.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“K pátečnímu ránu jsme měli 141 pozitivních případů spojených s Dolem Darkov. Z toho bylo 129 zaměstnanců dolu a 12 bylo rodinných příslušníků. Bohužel máme zatím provedeno epidemiologické šetření pouze u 120 zaměstnanců, protože na 9 se nemůžeme dovolat nebo máme špatné číslo či nemáme vůbec. S ohledem na to, že ti pozitivní byli z více pracovišť a bohužel i z povrchových pracovišť toho dolu co se udělaly testy v té první fázi, tak jsme se rozhodli, po domluvě s hlavní hygieničkou, která nám tento postup odsouhlasila, vyhlásit veřejnou vyhláškou povinnost všech zaměstnanců Dolu Darkov zúčastnit se tohoto testován. Odebírají se normálně výtěry z nosohltanu, které půjdou na vyšetření. V dalším sledu bude prověřeno ještě 1500 až 1600 osob,” řekla v pátek krajská hygienička Pavla Svrčinová. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V důsledku rozšíření nákazy od horníků je nyní v karanténě jedna 9. třída ZŠ Gen. Svobody v Havířově a jedna MŠ na Karvinsku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -139,75 +253,73 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrady, zámky a muzea v Moravskoslezském kraji postupně obnovují provoz. Návštěvníky ale čeká řada změn, při vstupu budou muset dodržovat hygienická opatření, rozestupy , v prohlídkových skupinách bude snížený počet lidí a doporučuje se i nákup vstupenek online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otevření památek už všichni netrpělivě vyhlížejí. V Moravskoslezském kraji už je zpřístupněn například Zámek Frýdek-Místek, Žerotínský zámek v Novém Jičíně, Archeopark v Chotěbuzi a nebo hrad Hukvaldy, který za první víkend navštívilo 1200 lidí, museli pouze dodržet nařízená opatření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Především nošení roušek, dezinfekce rukou před vstupem do areálu a udržování odstupů, alespoň dva metry," popisuje kastelánka hradu Hukvaldy Barbora Kožušníková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hrad také navýšil počet průvodcovských prohlídek, podobná a další opatření chystají i jiné památky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hrad také navýšil počet průvodcovských prohlídek, podobná a další opatření chystají i jiné památky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"A to z jedné na tři za jednu hodinu, protože jsme snížili počet účastníků v jedné komentované prohlídce na 30 osob," doplnila Kastelánka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V rámci všeobecných opatření dochází k desinfekci a čištění exponátů, k mimořádnému uklízení po návštěvách, je také zavřená toaleta ve společných prostorách," informuje náměstek hejtmana Moravskoslezského kraje pro kulturu a památkovou péči Lukáš Curylo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníkům se zároveň doporučuje, aby platili vše platební kartou, hotovost by chtěli na památkách přijímat minimálně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníkům se zároveň doporučuje, aby platili vše platební kartou, hotovost by chtěli na památkách přijímat minimálně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Další věc, co bych chtěl požádat návštěvníky, tak aby pokud možno maximálně využívali online nákup vstupenek přes náš systém, kde se můžou zaregistrovat na určitou hodinu, na určitý den, aby nemuseli čekat," doplnil náměstek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hrady, zámky a muzea letos otevřely zhruba o měsíc a půl později a proto by chtěly mít prodlouženou sezónu až do listopadu či do prosince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -413,57 +525,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Průvodce bude zajímat, zda jde o skupinu rodinných příslušníků nebo o náhodné individuální návštěvníky kvůli odstupům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pro návštěvníky máme připravenu dezinfekci, zajistíme dané odstupy, máme připraveny pokyny, takže návštěvník dopředu ví, jakým způsobem a za jakých podmínek může zámek navštívit?" dodala vedoucí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připravena je akce k ukončení školního roku, není ale zatím jisté, zda se bude 27. června konat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Přeci jen, organizovat akci pro čtyři pět návštěvníků by nebylo rozumné, ale pevně doufám, že bychom mohli připravit akci v průběhu srpna a jednu z největších v září, Dny evropského dědictví," uzavřela Szczypková.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -538,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-05-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>