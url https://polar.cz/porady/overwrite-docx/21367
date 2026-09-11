--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,130 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.5.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Podvodník okradl téměř stoletou seniorku z Ostravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O tisíce korun přišla téměř stoletá seniorka z Ostravy. Do bytu se jí pod záminkou úředníka vloudil neznámý muž, v nestřežené chvíli jí ukradl peníze a poté utekl. Už po něm pátrá policie a není vyloučeno, že podvodník takto okradl mnohem víc lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Neuvěřitelný hyenismus předvedl zatím neznámý podvodník v centru Ostravy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zazvonil u dveří téměř stoleté paní, představil se jako pracovník úřadu s tím, že jde zkontrolovat nějaké dokumenty k bytu, paní tohoto muže pustila dovnitř," řekla policejní mluvčí Soňa Štětínská.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezitím, co nebohá žena hledala dokumenty, jí podvodník z bytu ukradl několik tisíc korun a rychle zmizel.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezitím, co nebohá žena hledala dokumenty, jí podvodník z bytu ukradl několik tisíc korun a rychle zmizel. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Muž byl zhruba 185 cm vysoký, měl blond prošedivělé vlasy, působil upraveně, slušně a věrohodně," pokračuje mluvčí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle policie může být poškozených mnohem víc, pokud jste se s podobným mužem setkali a okradl vás o peníze, volejte linku 158.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle policie může být poškozených mnohem víc, pokud jste se s podobným mužem setkali a okradl vás o peníze, volejte linku 158. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Policisté i nadále prověřují veškeré informace k tomuto skutku a to pro přečin porušování domovní svobody," doplnila mluvčí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vedení centrálního obvodu zároveň upozorňuje že bez oficiálního ohlášení například dopisem, úředníci k lidem nikdy nechodí.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vedení centrálního obvodu zároveň upozorňuje že bez oficiálního ohlášení například dopisem, úředníci k lidem nikdy nechodí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"I odečty energií, což je jednou ročně, bývají našimi pracovníky oznamovány vždy dopředu, například na vývěsce nebo s občany komunikují přímo naši domovníci, což jsou lidé, které nájemníci osobně znají," upozorňuje místostarosta obvodu Moravská Ostrava a Přívoz David Witosz </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stejně tak kontroly a revize například plynových zařízení bývají firmami oznámeny dopředu. Policie proto apeluje na občany, aby si nikoho cizího nepouštěli do bytu. Pokud si nejste jisti, raději neotvírejte nebo požádejte o radu někoho ze sousedů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Mariánských Horách platí bezdoplatková zóna</w:t>
       </w:r>
     </w:p>
@@ -196,75 +307,73 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrady, zámky a muzea v Moravskoslezském kraji postupně obnovují provoz. Návštěvníky ale čeká řada změn, při vstupu budou muset dodržovat hygienická opatření, rozestupy , v prohlídkových skupinách bude snížený počet lidí a doporučuje se i nákup vstupenek online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otevření památek už všichni netrpělivě vyhlížejí. V Moravskoslezském kraji už je zpřístupněn například Zámek Frýdek-Místek, Žerotínský zámek v Novém Jičíně, Archeopark v Chotěbuzi a nebo hrad Hukvaldy, který za první víkend navštívilo 1200 lidí, museli pouze dodržet nařízená opatření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Především nošení roušek, dezinfekce rukou před vstupem do areálu a udržování odstupů, alespoň dva metry," popisuje kastelánka hradu Hukvaldy Barbora Kožušníková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hrad také navýšil počet průvodcovských prohlídek, podobná a další opatření chystají i jiné památky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hrad také navýšil počet průvodcovských prohlídek, podobná a další opatření chystají i jiné památky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"A to z jedné na tři za jednu hodinu, protože jsme snížili počet účastníků v jedné komentované prohlídce na 30 osob," doplnila Kastelánka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V rámci všeobecných opatření dochází k desinfekci a čištění exponátů, k mimořádnému uklízení po návštěvách, je také zavřená toaleta ve společných prostorách," informuje náměstek hejtmana Moravskoslezského kraje pro kulturu a památkovou péči Lukáš Curylo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníkům se zároveň doporučuje, aby platili vše platební kartou, hotovost by chtěli na památkách přijímat minimálně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníkům se zároveň doporučuje, aby platili vše platební kartou, hotovost by chtěli na památkách přijímat minimálně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Další věc, co bych chtěl požádat návštěvníky, tak aby pokud možno maximálně využívali online nákup vstupenek přes náš systém, kde se můžou zaregistrovat na určitou hodinu, na určitý den, aby nemuseli čekat," doplnil náměstek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hrady, zámky a muzea letos otevřely zhruba o měsíc a půl později a proto by chtěly mít prodlouženou sezónu až do listopadu či do prosince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -540,93 +649,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-05-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>