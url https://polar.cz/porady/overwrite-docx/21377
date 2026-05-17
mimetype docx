--- v0 (2025-12-17)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl Darkov přerušil těžbu, nakažených je příliš mnoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet nakažených na Dole Darkov je tak vysoký, že šachta musela přerušit těžbu. Krizový štáb MS kraje ale zároveň rozhodl, že situace není tak špatná, aby byl vyhlášen stav nebezpečí. Na rozdíl od zbytku našeho regionu, ale zůstávají v okrese Karviná uzavřeny domovy pro seniory a další sociální zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důl Darkov na Karvinsku stojí. Do šachty fárají jen pracovníci, kteří zajišťují jeho bezpečné odstavení. Nakažených a osob v karanténě už bylo tolik, že nebylo možné provoz nadále udržet. O víkendu byli otestováni zdraví pracovníci, kteří se nyní o bezpečnost dolu starají. Zbytek OKD ale těží uhlí dále. Není prý ani nutné vyhlašovat stav nebezpečí. </w:t>
@@ -68,53 +183,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pavla Svrčinová, ředitelka KHS v Ostravě: "Máme k dispozici jak chytrou karanténu, tak Daktelu a jak vidíte, jsme schopni ty stovky lidí trasovat, určit opatření, poslat je na vyšetření. Máme dostatek odběrových kapacit, máme dostatek laboratorních kapacit. Hodně nám pomáhá armáda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Byla přijata opatření, která by měla snížit riziko dalšího šíření nákazy. Jedním z nich je další prodloužení zákazu návštěv v domovech pro seniory a léčebnách dlouhodobě nemocných.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiří Navrátil, náměstek hejtmana MS kraje: "Není třeba mít uzavřen celý MS kraj. Senioři už opravdu vyčkávají na návštěvu svých rodinných příslušníků. Už to trvá velice dlouho a z tohoto důvodu jsme opravdu rádi, že jsme v ostatních okresech, kromě velmi postiženého okresu Karviná, mohli tyto domovy a sociální zařízení otevřít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obyvatelé Karvinska tak ještě musejí vydržet další omezení, zatímco zbytek kraje už opatření proti šíření nákazy rozvolňuje. Několik nakažených bylo zjištěno i na Dole ČSM. Všichni mají ale vazbu na Důl Darkov a tak prý zatím není v plánu plošné testování i na této šachtě. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obyvatelé Karvinska tak ještě musejí vydržet další omezení, zatímco zbytek kraje už opatření proti šíření nákazy rozvolňuje. Několik nakažených bylo zjištěno i na Dole ČSM. Všichni mají ale vazbu na Důl Darkov a tak prý zatím není v plánu plošné testování i na této šachtě.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do ZŠ v Havířov nastoupilo kvůli nákaze méně žáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -138,67 +252,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Učitelé předpokládali, že situace bude mít dopad na rozhodování rodičů, zda v pondělí pošlou děti do školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dagmar Kondělíková, ředitelka ŽS G. Svobody, Havířov: "Předpokládali jsme nástup 140 žáků a k dnešnímu dni nastoupí asi 90 žáků. Někteří rodiče skutečně zřejmě z toho COVID-19 mají obavy, nicméně někteří rodiče zvažují, zda děti pošlou za týden nebo za 14 dní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">anketa, rodiče: "Určitě jsem zvažovala, jestli dám Elišku do školy. Nakonec jsem se rozhodla, že ano, protože jsem dva měsíce na home-office a už potřebuji jít do práce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">anketa, rodiče: "Já musím chodit do práce, a když je to tu už dezinfikované, tak nevidím důvod proč ho neposlat. Je to i pro něho lepší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesto, že se škola bude snažit dodržovat veškerá hygienická opatření, z důvodu vysokého počtu nakažených na Dolu Darkov by ale nebyla proti opětovnému uzavření škol na Karvinsku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesto, že se škola bude snažit dodržovat veškerá hygienická opatření, z důvodu vysokého počtu nakažených na Dolu Darkov by ale nebyla proti opětovnému uzavření škol na Karvinsku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlomený sloup vysokého napětí uzavřel hlavní tah mezi Frýdkem-Místkem a Frýdlantem nad Ostravicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -303,128 +409,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ondřej Syrovátka (SZ), 2. místostarosta Nového Jičína: “My jsme se rozhodli ten web udělat především proto, abychom informovali  občany o tom, co se děje kolem obou objektů. Je tam jednak historie, ale i aktuální dění, a také by měly sloužit k určité popularizaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na tvorbě stránek se kromě města podílelo i Muzea Novojičínska, státní okresní archiv a také rodina Hückelů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radek Polách, koordinátor záchrany Hückelových vil: “Zároveň jsme připravili i speciální sekci, perličky s názvem Hückelovy novinky, kde se prezentují různé informace, drobné zprávičky k rodině Hückelů, které se podaří nalézt v archivu, v muzeu nebo u rodinných příslušníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nejbližší době by to mohla být informace, že ve vile Johanna Hückela už se podařilo odklidit podlahy napadené dřevomorkou. Ve vile Augusta Hückela se momentálně chystá zadání výběrového řízení  na kompletní sanaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stránky budou dále doplněny o stavebně historický průzkum a architektonickou studii vil. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kapela Mirai relaxovala na elektorolodi Harta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Elektroloď Harta, která o víkendech a svátcích vozí turisty po přehradě Slezská Harta, přivítala vzácnou návštěvu. V rámci relaxace v Jeseníkách se s ní svezla oblíbená kapela Mirai.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KapelaMirai se rozhodla objevovat krásy Jeseníků. Jednou z jejichzastávek byla i přehrada Slezská Harta, kde si užila bezmáladvouhodinovou projížďku novou a unikátní elektrolodí Harta. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JanKrkoška (ANO), náměstek hejtmana MS kraje: „V Ostravě proběhlvelký megakoncert kapely Mirai a protože ten koncert byl velmináročný na přípravu, tak kapela se rozhodla, že přijederelaxovat do Jeseníků a já jsem velmi rád, že si vybrali zrovnalokalitu Slezské Harty a jsou zde s námi na lodi Harta. Takže sitady užívají a čerpají tady energii.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiraiNavrátil, frontman, kytarista a zpěvák: „My tady jezdíme doJeseníků na soustředění, jsme tady už potřetí, je tadystrašně krásně a protože jeden z našich kamarádů nás tadypozval na tuto krásnou loď, tak jsme tady zavítali a jsem strašněrád, že tady můžu být, protože je to moc fajn. Mi se tady velmilíbí a doufám, že i klukům a věřím, že se tady brzyvrátíme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oplavby na lodi Harta je velký zájem, takže pokud se chcete svézt,měli byste se objednat dopředu.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JosefHetmánek, vedoucí Infocentra Slezská Harta: „V podstatě ovíkendech jsou 3 až 4 plavby. Naplněnost je teda, z důvodupandemie vozíme jenom 30 lidí. ale je velký zájem a očekávámeten zájem. že se bude nadále zvyšovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zanormálního provozu loď Harta pojme 45 lidí plus posádku. Je plněbezbariérová a v podpalubí může přepravit až 10 kol. Domovskýpřístav má v Leskovci nad Moravicí, kde  vzniklo i zázemís toaletami pro cestující, odpočívárnou a informačním centrem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -513,93 +607,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-05-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>