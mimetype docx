--- v0 (2025-12-18)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.5.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl Darkov přerušil těžbu, nakažených je příliš mnoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet nakažených na Dole Darkov je tak vysoký, že šachta musela přerušit těžbu. Krizový štáb MS kraje ale zároveň rozhodl, že situace není tak špatná, aby byl vyhlášen stav nebezpečí. Na rozdíl od zbytku našeho regionu, ale zůstávají v okrese Karviná uzavřeny domovy pro seniory a další sociální zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důl Darkov na Karvinsku stojí. Do šachty fárají jen pracovníci, kteří zajišťují jeho bezpečné odstavení. Nakažených a osob v karanténě už bylo tolik, že nebylo možné provoz nadále udržet. O víkendu byli otestováni zdraví pracovníci, kteří se nyní o bezpečnost dolu starají. Zbytek OKD ale těží uhlí dále. Není prý ani nutné vyhlašovat stav nebezpečí. </w:t>
@@ -68,158 +183,145 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pavla Svrčinová, ředitelka KHS v Ostravě: "Máme k dispozici jak chytrou karanténu, tak Daktelu a jak vidíte, jsme schopni ty stovky lidí trasovat, určit opatření, poslat je na vyšetření. Máme dostatek odběrových kapacit, máme dostatek laboratorních kapacit. Hodně nám pomáhá armáda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Byla přijata opatření, která by měla snížit riziko dalšího šíření nákazy. Jedním z nich je další prodloužení zákazu návštěv v domovech pro seniory a léčebnách dlouhodobě nemocných.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiří Navrátil, náměstek hejtmana MS kraje: "Není třeba mít uzavřen celý MS kraj. Senioři už opravdu vyčkávají na návštěvu svých rodinných příslušníků. Už to trvá velice dlouho a z tohoto důvodu jsme opravdu rádi, že jsme v ostatních okresech, kromě velmi postiženého okresu Karviná, mohli tyto domovy a sociální zařízení otevřít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obyvatelé Karvinska tak ještě musejí vydržet další omezení, zatímco zbytek kraje už opatření proti šíření nákazy rozvolňuje. Několik nakažených bylo zjištěno i na Dole ČSM. Všichni mají ale vazbu na Důl Darkov a tak prý zatím není v plánu plošné testování i na této šachtě. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obyvatelé Karvinska tak ještě musejí vydržet další omezení, zatímco zbytek kraje už opatření proti šíření nákazy rozvolňuje. Několik nakažených bylo zjištěno i na Dole ČSM. Všichni mají ale vazbu na Důl Darkov a tak prý zatím není v plánu plošné testování i na této šachtě.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velký zájem v Bruntále byl hned po jeho otevření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Díky rozvolnění epidemických omezení zahájilo opět činnost také bruntálské kino Centrum. Promítá zatím jen ve velkém sále ale je připraveno svůj provoz s dalším uvolňováním ihned rozšířit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provoz kina Centrum v současnostivyžaduje mnohá hygienická opatření.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petr Jütner, vedoucí kina Centrum:„Jedeme na velkém sále v režimu 2 – 1, dvě sedadla obsazené,jedno volné, šablony na rezervační systém máme sudá – lichá,takže v podstatě každý druhý den posouváme ob řadu divákydál. V tuhletu chvíli máme vyznačené odstupy, máme tudezinfekční stojan, který je nášlapný, tudíž každý divák,který předá vstupenku, si ihned dezinfikuje ruce. Samozřejmě popředstavení dezinfikujeme i sedačky a jejich madla.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na nezájem lidí si kino stěžovatnemůže. Hned první den po otevření bylo vyprodáno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Anketa, návštěvníci kina: „Jsemrád, že už se vlastně ty opatření trošku ruší, že můžemese podívat na nějaké filmy a tak.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já už jsem se strašně moc těšilna kino.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V síti, v síti jdeme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájem diváků je nepochybně závislýna kvalitě a originalitě filmů, které management kina dokážezajistit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petr Jütner, vedoucí kina Centrum:„Víceméně jsme navázali tam, kde jsme skončili, i kdyžvětšína titulů už se objevila na VOD platformách, co se týčenových titulů, hned první týden v červnu to bude Bourák anásledují 3Bobule.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velké překvapení pak v podoběfestivalových dnů kino chystá na červenec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petr Jütner, vedoucí kina Centrum:„Od 3. do 11. 7., se naše kino stane kinem festivalovým, bude tověc, která supluje přímo Karlovarský filmový festival, toznamená, že 9 dnů, 18 titulů, které budou moci lidé shlédnoutpřímo u nás, bude k tomu skvělý doprovodný program, živévstupy, červený koberec, opravdu tak, jak to na festivalovýchprojekcích bývá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení kina doporučuje vstupenkyobjednávat on-line. Je ale připraven i prodej na místě napokladně, oddělené plexisklem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -254,67 +356,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Učitelé předpokládali, že situace bude mít dopad na rozhodování rodičů, zda v pondělí pošlou děti do školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dagmar Kondělíková, ředitelka ŽS G. Svobody, Havířov: "Předpokládali jsme nástup 140 žáků a k dnešnímu dni nastoupí asi 90 žáků. Někteří rodiče skutečně zřejmě z toho COVID-19 mají obavy, nicméně někteří rodiče zvažují, zda děti pošlou za týden nebo za 14 dní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">anketa, rodiče: "Určitě jsem zvažovala, jestli dám Elišku do školy. Nakonec jsem se rozhodla, že ano, protože jsem dva měsíce na home-office a už potřebuji jít do práce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">anketa, rodiče: "Já musím chodit do práce, a když je to tu už dezinfikované, tak nevidím důvod proč ho neposlat. Je to i pro něho lepší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesto, že se škola bude snažit dodržovat veškerá hygienická opatření, z důvodu vysokého počtu nakažených na Dolu Darkov by ale nebyla proti opětovnému uzavření škol na Karvinsku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesto, že se škola bude snažit dodržovat veškerá hygienická opatření, z důvodu vysokého počtu nakažených na Dolu Darkov by ale nebyla proti opětovnému uzavření škol na Karvinsku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Se Senior Expresem se od září sveze více lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -418,57 +512,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozptylová loučka je lidmi hojně využívaná. Stejně tak, jako kolumbária, která přibyla nejen na centrálním hřbitově, ale i v Urnovém háji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsou to vlastně schránky na urny s popelem. Byla letos opětovně vystavěna, protože o tuto službu je velký zájem. Tím, že byla vystavěna nová kolumbária, jsou v současné době schránky volné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tady na centrálním hřbitově bylo pořízeno 60 nových schránek, 57 je ještě volných, každá je na dvě urny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Další kolumbária máme na Karviné-7, tam mám i oboustranná kolumbária,. do kterých mohou lidé umístit až čtyři urny najednou, zde je volná kapacita ještě 11 schránek," dodala Salamonová.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Do konce května budou na starších kolumbáriích prováděny opravy a nátěry, na horních částech je proto omezena výzdoba. Práce na hřbitovech by měli skončit 30. června, pak se začnou plánovat další úpravy na příští rok.</w:t>
+        <w:t xml:space="preserve">"Další kolumbária máme na Karviné-7, tam mám i oboustranná kolumbária,. do kterých mohou lidé umístit až čtyři urny najednou, zde je volná kapacita ještě 11 schránek," dodala Salamonová.  Do konce května budou na starších kolumbáriích prováděny opravy a nátěry, na horních částech je proto omezena výzdoba. Práce na hřbitovech by měli skončit 30. června, pak se začnou plánovat další úpravy na příští rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -544,93 +632,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-05-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>