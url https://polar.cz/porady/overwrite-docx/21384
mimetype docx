--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.5.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mošnovské letiště už vyhlíží první cestující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od úterka jsou otevřena regionální letiště, mezi které se řadí i Letiště Leoše Janáčka Ostrava. Samozřejmě jsou značně zpřísněna bezpečnostní opatření a cestující je budou muset kvůli hrozbě nemoci Covid 19 dodržovat. Na první cestující do zahraničí si ale ještě letiště bude muset počkat nejméně měsíc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od 26. května schválila česká vláda otevření čtyř letišť pro lety v Schengenském prostoru. Od úterý se tedy může létat i z mošnovského letiště. Letiště je připraveno, protože téměř po celou dobu uzavření fungovala nákladní doprava. Cestující budou muset dodržovat bezpečnostní opatření.</w:t>
@@ -215,53 +330,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Gutech byla slavnostně zahájena stavba repliky kostela vypáleného žháři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letos v srpnu to budou tři roky, kdy mladí žháři zapálili historický dřevěný kostel v Gutech na Třinecku. Po přípravných pracích a komplikovaném vyřizování stavebního povolení byla nyní slavnostně zahájena stavba věrné repliky původního kostela. První mše by se měla konat příští rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Příprava základů a následně stavba repliky dřevěného kostela a vybavení jeho interiéru. Tak bude v nejbližší době probíhat obnova historického kostela v třinecké místní části Guty. Při úterním slavnostním zahájení zástupci církve připomněli, že mladým žhářům už odpustili a poděkovali všem lidem, kteří přispěli na stavbu nového kostela. Obnova kostela je po celou dobu konzultována s památkáři.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Příprava základů a následně stavba repliky dřevěného kostela a vybavení jeho interiéru. Tak bude v nejbližší době probíhat obnova historického kostela v třinecké místní části Guty. Při úterním slavnostním zahájení zástupci církve připomněli, že mladým žhářům už odpustili a poděkovali všem lidem, kteří přispěli na stavbu nového kostela. Obnova kostela je po celou dobu konzultována s památkáři. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mons. Martin David, pomocný biskup a generální vikář: “Při obnově kostela byla samozřejmě spolupráce s památkáři a Národním památkovým ústavem velice nutná, protože kostel byl a zůstane kulturní památkou. Shodli jsme se na tom, že budeme budovat věrnou repliku podle stavební dokumentace, která byla zpracována někdy v 50. letech minulého století. Té věrné replice kostela musí nějakým způsobem odpovídat i interiér, který už nebude ten historický, ale bude to jakási kombinace historických a moderních prvků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Základy by měly být připravené v průběhu několika týdnů. Pak přijde na řadu montáž kostela. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Václav Kotásek, vedoucí stavebního oddělení Biskupství ostravsko-opavského: “Ono to půjde celkem rychle kupředu. Chvilku potrvá šindelová krytina, to je náročnější. Jinak to bude v řádu měsíců."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -277,234 +391,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový kostel sice už mohl stát a sloužit věřícím i turistům, ale vše se zadrhlo u hasičů. Ti požadovali, aby požární signalizace vedla přímo k nim. Pro Biskupství ostravsko-opavské by to však znamenalo 10x vyšší měsíční náklady, než u soukromé bezpečnostní agentury.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Věra Palkovská, primátorka Třince: “Díky vstřícnému postupu města Třince, Moravskoslezského kraje a Hasičského záchranného sboru se nám podařilo najít řešení a tím zajistit souhlasné závazné stanovisko hasičů. Pak už nic nebránilo, aby třinecký stavební úřad vydal stavebního povolení. A já mám velkou radost, že až bude nový kostelík stát, tak do něj najdou cestu nejenom věřící, ale i turisté. Kostel z roku 1563 je pro naše město rodinným stříbrem. Jde o nejstarší památku. Ve veřejné sbírce na jeho obnovu se podařilo vybrat zhruba 3,8 milionu korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po dokončení bude ve věrnější podobě. než v době vyhoření. Pokud se vše podaří, vysvěcení a první bohoslužba by se v obnoveném kostele mohly konat v příštím roce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov pro seniory v Krnově rozveselila kapela Mirai</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovníci v sociálních službách, zdravotníci a klienti Domova pro seniory v Krnově dostali krásný dárek. Jen pro ně v areálu domova zahrála kapela Mirai, která se tady zastavila během svého relaxačního pobytu v Jeseníkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příjemnézpestření dne zažili zaměstnanci i klienti Domova pro seniory vKrnově. Radost jim udělala kapela Mirai, která zahrála svénejvětší hity na zahradě domova. Koncert uspořádala nejen proně, ale také pro zdravotníky a sociální pracovníky. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JanKrkoška(ANO),náměstek hejtmana MS kraje: „Sociálníslužby a zdravotníci mají za sebou velmi perné období které sizaslouží velký obdiv a poděkování a my jsme se s mými kamarádyze skupiny Mirai rozhodli, že bysme v Krnově poděkovali jakpersonálu v sociálních službách a zdravotnictví, ale takéklientům v našem domově tady v Krnově nějakým koncertem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koncert vzbudil mezi seniory velký zájem. Všichni se dívali z oken nebo balkónů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KateřinaMichalíková, ředitelka Domova pro seniory: „Jsme hrozně rádi,protože klienti už jsou dva a půl měsíce v uzavřeném prostoru,takže je to také pro jejich rozptýlení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nešloo první takovýto koncert. Pro seniory už kapela Mirai hrála i vDomovech na Ostravsku a Frýdecko-Místecku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiraiNavrátil, frontman, kytarista a zpěvák: „Já si myslím, že užto může být k 15, možná 20 a že jsme se vlastně aspoň baviliněčím, když už jsme ty standardní koncerty nemohli hrát, tak ipro nás to bylo vyvenčení a věřím, že i pro ty seniory je totakové zpestření jejich dne.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žese na kapelu všichni těšili, dokládala i výzdoba domova. Nabalkonech visely banery s poděkováním a zahrada byla posetačervenými srdíčky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Náročná operace na staroměstském kostele lákala diváky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Speciální jeřáb s nosností až 60 tun, náročné ukotvení, přesná tesařská práce. To vše vyžadovala výměna kopule významného kostela Nanebevzetí Panny Marie ve Starém Městě u Bruntálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kostel ve Starém Městě patří klokacím původního Bruntálu jako nejstaršího právního města včeských zemích. Stará kopule měla již 230 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karel Peschke, pastorační asistent Římsko-katolické církve: „No srdíčko trošku bolí. Ale jeto stará věž, a má své za sebou. Byla v takovém stavu, žemusela prostě dolů, tady nám nedaleko stojí už nová krasavice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sejmutí kopule a její nahrazení kopulí novou bylo technickým unikátem, který přilákal mnoho diváků. Vyžadovalo přesnou tesařskou práci a přesné propočty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Michal Neugebauer, stavební technik Biskupství ostravsko-opavského pro Opavu: „Nová věž je odhadována, váhakolem 14 – 16 tun, bylo to počítáno na mokré řezivo. Věžtady vlastně stojí měsíc a půl už, takže nějakou dobu navyschnutí měla. On se ještě trošku posune jeřáb, popojedetrošku níž tak ať má to rameno co vlastně nejkolměji a díkukolmému vyložení ramene má větší nosnost.“       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Michal Zezula, ředitel, Národní památkový ústav Ostrava: „Je to samozřejmě úžasné, díkydotaci z IROP se podařilo na kostele ve Starém Městě vyřešit tynejvýznamnější závady, opravuje se střecha, krov a připravujese expozice k románské fázi kostela a samozřejmě je nutnézdůraznit mimořádný význam této památky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na novou kopuli bylo umístěno i restaurované zlacené jablko. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karel Peschke: „V jablku jsou teďka novéinformace, včetně těch starých původních, co byly v původnímjablku, jablko je zrestaurované, pozlacené, jsou tam informace zestrany farnosti i obce, ze současnosti i z historie farnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Památkáři v kostele chystají i expozici o románské minulosti celé lokality. </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Michal Zezula, ředitel, Národní památkový ústav Ostrava: „Bude v kostele, bude i v jehookolí, bude vyznačen půdorys románské trojlodní baziliky avystaveny přímo v kostele budou i nejvýznamnější nálezy.Samozřejmě bude i expozice románského portálu, který patří knejvýznamnějším stavebním prvkům z tohoto období v rámcičeských zemí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O zajímavosti v této lokalitě nebude nouze ani nadále. Teprve před pár dny byla       v blízkosti kostela objevena historická studna. O výsledcích jejího průzkumu vás budeme dále informovat.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -593,93 +689,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-05-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>