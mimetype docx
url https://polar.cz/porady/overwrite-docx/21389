--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.5.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě vyvíjejí příruční dýchací sady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kyslíková láhev pro každého. Světový nápad, se kterým přišel ostravský Cylinders Holding. Na jeho vývoji začal nově spolupracovat s Vysokou školou báňskou. Dýchací sady by měly být přenosné a snadno dostupné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kyslíková láhev do batohu nebo za opasek. Vývojáři skupiny Cylinders Holding pracují na nejlehčí ocelové láhvi pro kyslík, stlačený vzduch a jejich směsi na světě, která bude díky své nízké hmotnosti jednoduše přenosná.</w:t>
@@ -361,80 +476,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před spuštěním kroužků se prioritně zjišťoval zájem rodičů a dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ověřovali jsme si, jestli vedoucí do toho půjdou, jestli do toho půjdou děti. Ne všechny kroužky se spustily ze 100 procent, někteří nedochází, ale prakticky tu možnost dostaly všechny děti," dodal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chuť docházet znovu pravidelně do kroužků byla velká. Na tréninky se těšila třeba děvčata z Intra, kategorie Mini. Děvčata se schází jednou týdně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"V tomto stavu nám chodí na trénink osm holčiček z třinácti. Dodržujeme pravidla, větráme hodně, aby holky mohly dobře dýchat v těch rouškách, je to obtížné přeci jenom, ale zvládáme to, hrajeme hry taneční, pohybové," vysvětlila trenérka Adéla Višňová.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Zaměstnanci, vedoucí kroužků a přátelé Juventusu v době nouzového stavu vůbec nezaháleli. Třeba ve velkém šili roušky. Magistrát také přispěl Juventusu částkou 30 tisíc korun na nákup dezinfekčních prostředků.</w:t>
+        <w:t xml:space="preserve">"V tomto stavu nám chodí na trénink osm holčiček z třinácti. Dodržujeme pravidla, větráme hodně, aby holky mohly dobře dýchat v těch rouškách, je to obtížné přeci jenom, ale zvládáme to, hrajeme hry taneční, pohybové," vysvětlila trenérka Adéla Višňová.  Zaměstnanci, vedoucí kroužků a přátelé Juventusu v době nouzového stavu vůbec nezaháleli. Třeba ve velkém šili roušky. Magistrát také přispěl Juventusu částkou 30 tisíc korun na nákup dezinfekčních prostředků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době se připravuje táborová činnost na výjezdové a příměstské tábory, které proběhnou v letních měsících.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tábory pojedou, budeme mít 9 výjezdových a  12 příměstských táborů, pojede přírodovědná stanice, což je naše pobočka," uzavřel Firla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O příměstské týdenní tábory je každoročně velký zájem, první začíná hned začátkem července, Kapacita jednoho tábora je zhruba třicet dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O příměstské týdenní tábory je každoročně velký zájem, první začíná hned začátkem července, Kapacita jednoho tábora je zhruba třicet dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moře z NJ bazénu nebude, ale teplá voda ano</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -596,93 +704,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-26-05-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>