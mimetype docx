--- v0 (2025-12-19)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti v Orlové mohli k maturitě i během karantény</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli nákaze COVID-19, která se prokázala u jedné studentky na orlovském gymnáziu a obchodní akademii, hrozilo, že maturanti nebudou moci složit didaktické zkoušky. V neděli večer se ale dozvěděli dobrou zprávu. Hygiena souhlasila se složením testů v jiné budově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitel Gymnázia a obchodní akademie v Orlové musel v pátek 11 žákům oznámit, že musí okamžitě zůstat v karanténě. U jedné ze studentek se prokázala nákaza COVID-19. Druhou špatnou zprávou bylo, že nebudou moci v pondělí složit didaktické zkoušky. S tím se maturanti nechtěli smířit.</w:t>
@@ -170,56 +285,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před dvěma týdny okradl podobný "šmejd" téměř stoletou paní v centru Ostravy i v tomto případě se vydával za kontrolora.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí PČR Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Zazvonil u dveří téměř stoleté paní, představil se jako pracovník úřadu s tím, že jde zkontrolovat nějaké dokumenty k bytu, paní tohoto muže pustila dovnitř. Muž byl zhruba 185 cm vysoký, měl blond prošedivělé vlasy, působil upraveně, slušně a věrohodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Mezitím, co stařenka hledala dokumenty, jí podvodník z bytu ukradl několik tisíc korun a zmizel. Znovu tedy apelujeme na seniory, aby do bytu nepouštěli nikoho cizího a bavili se pouze přes zavřené dveře nebo přes řetízek. Všechny kontroly, odečty a revize jsou dopředu ohlášeny a vyvěšeny ve společných prostorách domu. Přesto navíc požadujte průkaz a nebo si návštěvu ověřte telefonicky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínský Fokus na dálku zadal téměř 40 úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -312,74 +425,69 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce škol a školek začala v Karviné dříve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná využila období spojené s uzavřením škol a školek kvůli koronavirové nákaze k jejich modernizaci. O něco dříve proběhla výběrová řízení a práce, které obvykle začínají prvním prázdninovým dnem, se naplno rozběhly už nyní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Situace kolem COVID-19 dovolila dříve provádět výběrové řízení na dodavatele prací v karvinských školách a školkách, mohlo se také dříve začít s modernizacemi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Situace kolem COVID-19 dovolila dříve provádět výběrové řízení na dodavatele prací v karvinských školách a školkách, mohlo se také dříve začít s modernizacemi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Kdysi jsme začínali  prvním dnem prázdnin, dnes můžu říct, že dvě školy budeme končit prvním dnem prázdnin, tzn, začátek prací bude 1.7., ale to jsou poslední dvě školy. Vesměs na většině škol pokračujeme v rekonstrukci, je to pět škol, které buď navazují na předešlé opravy z minulých let nebo to jsou školy, které teprve začínají s těmi opravami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V různých učebnách nebo školkách se také opravují podlahové krytiny, jako například v mateřské škole U Mateřské školy, která patří k Základní škole Borovského.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Jsem rád, že se vysoutěžily i firmy, které dodávají nábytek a interiérové vybavení do učeben a školských zařízení a v neposlední řadě se to týká i MŠ,  kde v jedné budeme pomáhat při předělávání kuchyně, výtahu do kuchyně, nábytku a jedna MŠ bude mít krásně vybavenou novou družinu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -398,53 +506,52 @@
         <w:t xml:space="preserve">Milan Martinček, školník</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “WC dívčí, WC chlapecké, dále se mění topení, bude se měnit přívod vody, který už taky pamatuje nějaký pátek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Homan, zástupce ředitele</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme velmi rádi, že ta rekonstrukce probíhá, protože v minulosti se dělala tělocvična, nyní se dělá zázemí té tělocvičny, šatny a sociální zařízení. Jsme moc rád, že k této investici došlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tělocvičnu a tedy i zázemí využívají nejen žáci této školy, ale i sportovní kluby  a oddíly, například basketbalisté nebo mažoretky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tělocvičnu a tedy i zázemí využívají nejen žáci této školy, ale i sportovní kluby  a oddíly, například basketbalisté nebo mažoretky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kopřivná zprovoznila bikepark s novinkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -615,93 +722,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-06-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>