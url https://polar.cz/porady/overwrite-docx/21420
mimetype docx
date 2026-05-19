--- v0 (2025-12-18)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji přibývá případů okradených seniorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři pozor! Po klidnějším období, kdy kvůli pandemii poklesla kriminalita, se opět začali rojit podvodníci, kteří se zaměřují právě na nejzranitelnější skupinu obyvatel. Pod nejrůznějšími smyšlenými legendami se snaží vloudit důchodci do bytu a pak ho okradou. V Havířově ukradly dvě ženy seniorce šperky a o týden dříve, okradl muž téměř stoletou paní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O nejrůznější fintách podvodníků, kteří se zaměřují na seniory, jsme vás už informovali. Oblíbená je například legenda, kdy se vydávají za vnuka v nesnázích, který potřebuje peníze. V Havířově na konci května oslovila na chodbě bytového domu neznámá žena 74letou důchodkyni. Lhala, že jde na kontrolu vody, plynu a elektřiny a cpala se jí do bytu.</w:t>
@@ -87,56 +202,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před dvěma týdny okradl podobný "šmejd" téměř stoletou paní v centru Ostravy i v tomto případě se vydával za kontrolora.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí PČR Ostrava</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Zazvonil u dveří téměř stoleté paní, představil se jako pracovník úřadu s tím, že jde zkontrolovat nějaké dokumenty k bytu, paní tohoto muže pustila dovnitř. Muž byl zhruba 185 cm vysoký, měl blond prošedivělé vlasy, působil upraveně, slušně a věrohodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Mezitím, co stařenka hledala dokumenty, jí podvodník z bytu ukradl několik tisíc korun a zmizel. Znovu tedy apelujeme na seniory, aby do bytu nepouštěli nikoho cizího a bavili se pouze přes zavřené dveře nebo přes řetízek. Všechny kontroly, odečty a revize jsou dopředu ohlášeny a vyvěšeny ve společných prostorách domu. Přesto navíc požadujte průkaz a nebo si návštěvu ověřte telefonicky.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti v Orlové mohli k maturitě i během karantény</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -556,93 +669,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-06-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>