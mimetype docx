--- v0 (2025-12-18)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranáři nedostávají přesné informace o nakažených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranným složkám komplikuje práci systém, kdy kvůli ochraně osobních údajů nedostávají informace o nakažených lidech. Může se tak brzy stát, že kvůli tomu skončí v karanténě celá hasičská stanice nebo nebo policejní služebna. Hejtman Ivo Vondrák už kvůli tomu jednal s ministrem vnitra Janem Hamáčkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po skončení nouzového stavu přestali hygienici dodávat hasičům a policistům přesné informace nemocných osobách. Při zásahu se tak nyní může stát, že mohou jet na pomoc lidem, kteří jsou nakažení novým koronavirem a vůbec o tom nebudou vědět.  Už totiž nedostávají jména nemocných. </w:t>
@@ -175,88 +290,86 @@
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Mohlo to být větší, ale je to dobré v Havířově i proto, aby nejezdilo tolik koloběžek v parku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to dobré, baví mě to. Mohlo to být větší, ale budu tady často chodit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé během června mohou opět rozhodovat o navržených projektech v rámci participativního rozpočtu pro letošní rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé během června mohou opět rozhodovat o navržených projektech v rámci participativního rozpočtu pro letošní rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči a báňští záchranáři dekontaminují koronavirem zamořený Důl Darkov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl Darkov v Karviné prochází dekontaminací. Důvodem je vysoký počet nakažených pracovníků nemocí Covid-19. S likvidací koronaviru v povrchových prostorech na šachtě pomáhají hasiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozsáhlá třídenní dekontaminace začala v pondělí. Hasiči pracují společně s báňskými záchranáři. Vždy odpoledne procházejí šatny, koupelny, kanceláře a chodby. Ve všech těchto prostorech aplikují horký aerosol, který koronavirus likviduje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozsáhlá třídenní dekontaminace začala v pondělí. Hasiči pracují společně s báňskými záchranáři. Vždy odpoledne procházejí šatny, koupelny, kanceláře a chodby. Ve všech těchto prostorech aplikují horký aerosol, který koronavirus likviduje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí hasičů MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dvojice hasičů v hermeticky uzavřených ochranných oblecích, rukavicích a speciálních maskách Dräger s filtry (a se sluchátky) se střídají v používání až 18 kg těžkého generátoru (hmotnost po jeho naplnění). Zhruba po 40 minutách je potřeba generátor opět naplnit pečlivě testovaným a osvědčeným desinfekčním prostředkem (Virkon S) a benzínem.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči mají s dekontaminací koronavirem zamořených objektů zkušenosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -369,243 +482,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většina nájemníků se ven před dům evakuovala sama. Ostatní byty obcházeli policisté, aby měli jistotu, že se v domě nikdo nenachází. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nájemníci tvrdí, že bylo jen otázkou času, kdy se něco podobného stane.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vy bydlíte hned vedle, vidím, že máte nějaké zvířátko, podařilo se vám všechny zachránit?</w:t>
       </w:r>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Ne, to ne, jenom jednu kočičku. Druhá se schovala pod sedačku a už nebyl čas." </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kdo tam bydlí vedle vás?</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">"Dělaly se tam mejdany. Včera tam snad grilovali, co jsem slyšel. Nevím, co je na tom pravdy. Ale problémy byly každý den, diskotéky, mejdany až do tří do rána. A teď to dopadlo takhle."</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Takový klučík, celkem darebák, dělá tam mejdany. Ono to asi jinak dopadnout nemohlo." "Dělaly se tam mejdany. Včera tam snad grilovali, co jsem slyšel. Nevím, co je na tom pravdy. Ale problémy byly každý den, diskotéky, mejdany až do tří do rána. A teď to dopadlo takhle."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před domem byl i nájemník, v jehož bytě hořelo. Ten přiznal, že si na něj sousedé stěžují a tuší, že se bude brzy z domu stěhovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nájemník bytu, ve kterém hořelo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Stalo se to, že jsem měl doma kamaráda, chtěl jsem mu pomoct, tak si dělal asi jídlo. Já jsem se upravoval v koupelně a najednou zařval, že hoří. Jsem se přišel podívat a hořel sporák, hrnec, všechno. Tak jsme to chtěli udusit dekou. Akorát jsme to sundali a ta deka začala hořet záclona a všechno, tak jsme utekli. Všechny jsme varovali. Byla to nešťastná náhoda. Jsem trochu teatrální, sousedům to vadí, jsem už dostal upozornění, mám vystěhování a jsem s tím smířený. Vypadá to, jako bych to udělal naschvál, aby se jim pomstil. Teď nevím, co mám dělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rychlý zásah hasičů uchránil před požárem zbytek bytu i domu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Pieter, řídicí důstojník HZS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Hořelo pravděpodobně od sporáku. Někdo tam zapomněl jídlo. Požár se rozšířil na celou kuchyňskou linku a potom na kuchyň. Zbytek bytu je silně zakouřen. Hasili jsme to jedním C proudem. K odvětrávání používáme přetlakovou ventilaci. Budeme také kontrolovat byty pod a nad místem požáru. Vypadá to, že nikdo nebyl zraněn. ten, kdo v kuchyni vařil, nalezen nebyl, asi odešel.."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Hořelo pravděpodobně od sporáku. Někdo tam zapomněl jídlo. Požár se rozšířil na celou kuchyňskou linku a potom na kuchyň. Zbytek bytu je silně zakouřen. Hasili jsme to jedním C proudem. K odvětrávání používáme přetlakovou ventilaci. Budeme také kontrolovat byty pod a nad místem požáru. Vypadá to, že nikdo nebyl zraněn. ten, kdo v kuchyni vařil, nalezen nebyl, asi odešel.." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Před několika dny při požáru bytu v havířovské městské části Šumbark zemřely dvě malé děti.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opeřený dárek k svému svátku dostaly děti v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dosud platná omezení a hygienické předpisy neumožňují pořádat velké oslavy Dne dětí, jak tomu bývalo v předchozích letech. Oddělení kultury v Bruntále se proto rozhodlo zpestřit dětem svátek neobvyklým způsobem – voliérou přímo na náměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Andulky na náměstí jsou tedy dárkemměsta dětem. První den jsou pouze tři, protože jiné samičkyprávě sedí na vajíčkách, postupně k nim přibudou další. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedoucí Odděleníkultury MěÚ Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Chtěli bychom udělat všem dětem radostk jejich dnešnímu svátku takže věřím, že andulky na náměstíMíru v Bruntále potěší nejen ty nejmenší, ale i všechnyobyvatele a to až do prvního listopadu letošního roku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obavy, že by papoušci mohli trpětbruntálským drsným počasím, mít nemusíte, říká bruntálskárodačka, žijící v Austrálii. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Tomanová, Melbourne, AU,rodačka z Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ne, oni u nás v Austrálii žijou i nasněhu tak to bude určitě v pohodě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na bezpečnost andulek na náměstíkromě kamer městské policie, dohlédne tak místní Klub aktivníchseniorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Mičulková, Klub aktivníchseniorů Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Péče je zajištěna tak, že každé úterýse o ně budu starat já, ve čtvrtek se o ně budu start já, no apotom máme domluveny seniorky, které tedy budou tady chodit a budouse o ně starat, už máme takový prostě plán, už jsme oslovili,přihlásili se nám.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Růžena Urbanová, výtvarnice,autorka kreseb:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mě se to líbí moc, líbí se mi hlavně tennápad, že bude tady na náměstí takových krásných tvorečků,kteří budou obohacovat vlastně to setkání s lidmi a já jsemtady malovala, aby byli vidět z dálky.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, děti v Bruntále:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ano,líbí, já jsem měla papouška.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem taky měl papouška.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -708,93 +796,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-06-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>