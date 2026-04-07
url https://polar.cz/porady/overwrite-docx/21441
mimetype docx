--- v0 (2025-12-28)
+++ v1 (2026-04-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6.2020, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce Domu kultury Poklad je v předstihu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Následující zprávou jistě potěšíme obyvatele Ostravy - Poruby. Rekonstrukce Domu kultury Poklad běží podle harmonogramu a dokonce je proti plánům mírně v předstihu. Hutník, architekt a horník, jejichž sochy zdobí průčelí této kulturní památky, už byli zrestaurováni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dům kultury v Ostravě - Porubě byl dokončen v roce 1961. Byl chloubou této části města a skutečným kulturním centrem. V 90 letech byl ale rozdělen a nájemníci jej využívali k mnoha podnikatelským aktivitám. Od fitcentra, přes diskotéky až po kurzy tance nebo jazyků. V roce 2008 ho znovu převzal magistrát a rozhodl o rekonstrukci. Ta se táhne už 8 let a vystřídali se na ní tři zhotovitelé. Nyní to konečně vypadá, že se vše povede.</w:t>
@@ -61,56 +176,51 @@
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „I po roce mohu s potěšením konstatovat, že spolupráce se zhotovitelem probíhá velmi dobře, časově nejsme v prodlení, naopak v mírném předstihu a veškeré komplikace jsou zdárně řešeny. Příkladem je dořešení specifického protipožárního zabezpečení impozantního, památkově chráněného dřevěného stropu ve velkém divadelním sále. Kolemjdoucí již mohou vidět i práce na venkovních částech objektu. Firma začala s pokládkou pískovcového obkladu v průčelí objektu podle požadavku památkářů a dokončeny již byly práce na restaurování historického sousoší v průčelí Pokladu. Platí tedy avizovaný termín otevření v červnu 2021.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Objekt je kulturní památkou a tak byl výzvou i pro architekty. Řada věcí se pouze zrenovovala a nebo restaurovala. Zachována zůstanou i původní umělecká díla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Průša, architekt, autor návrhu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Jako autoři dohlížíme na to, aby realizace odpovídala návrhu, který jsme zpracovali. Aktuálně například řešíme konkrétní podobu fasády, která se vzorkuje přímo na objektu. Od počátku</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">máme jasnou představu, jak bude Poklad po dokončení vypadat, a to nejen zvenku, ale také zevnitř. Těší nás jeho postupná proměna, i poslední rok, který zbývá k jejímu dokončení. Nepředpokládali jsme, že by se modernizace mohla takto protáhnout, i když rekonstrukce objektů s sebou často nesou řadu nečekaných překvapení k řešení.“</w:t>
+        <w:t xml:space="preserve">: „Jako autoři dohlížíme na to, aby realizace odpovídala návrhu, který jsme zpracovali. Aktuálně například řešíme konkrétní podobu fasády, která se vzorkuje přímo na objektu. Od počátku máme jasnou představu, jak bude Poklad po dokončení vypadat, a to nejen zvenku, ale také zevnitř. Těší nás jeho postupná proměna, i poslední rok, který zbývá k jejímu dokončení. Nepředpokládali jsme, že by se modernizace mohla takto protáhnout, i když rekonstrukce objektů s sebou často nesou řadu nečekaných překvapení k řešení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parkování v okolí kulturního domu vyřeší dva parkovací objekty, které budou zezadu. Okolí pak bude zkrášleno a zakomponováno do parku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Baránková Vilamová, starostka Ostravy - Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Než budou stát parkovací domy, které se plánují za těmi křídly, chtěli bychom koordinovat parkování s VŠB. Na velké akce to budeme schopni nějak provizorně zajistit. Používá se také středový pás Hlavní třídy a máme velké parkoviště před poliklinikou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -367,93 +477,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-03-06-2020-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>