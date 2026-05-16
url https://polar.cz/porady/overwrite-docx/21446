--- v0 (2025-12-18)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.6.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský soud potvrdil, že dupnutí na hlavu je vražda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajský soud v Ostravě ve čtvrtek vynesl verdikt nad Karlem Hanzlem, který doslova udupal před orlovskou hospodou Pod Lípou 48letého hosta, kterého ani neznal. Nepřesvědčil senát, že ho nechtěl zabít  atak vyfasoval za vraždu 14 let vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Loni v létě seděl a popíjel pivo 48letý muž ve své oblíbené hospodě Pod Lipou v Orlové. U vedlejšího stolu pak popíjel s přítelkyní alkohol 120 kilový Karel Hanzl. Pak se stalo něco naprosto nepochopitelného. Podle obžaloby se vrhl na o mnoho menšího hosta, strhl ho na zem, kopl do něj a nakonec mu několikrát vší silou dupl na hlavu. Muž krátce na to zemřel a Hanzl byl obžalován z vraždy. U soudu se hájil tím, že neměl v úmyslu nikoho zabít. </w:t>
@@ -121,55 +236,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatelé Karviné budou mít už brzy možnost postavit si rodinný dům v dalších lokalitách, které zastupitelé vybrali a schválili jako vhodné k výstavbě nových domů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme v zastupitelstvu v současné době schválili dvě lokality pro výstavbu rodinných domů, jedna je na ulici Bažantnice, druhá je Nad Vagónkou. Tím schválením záměru začíná proces příprav, musíme vybrat projektanta, který bude připravovat tu samotnou výstavbu, tzn. inženýrské sítě, komunikace, rozparcelování pozemků. V lokalitě Nad Vagónkou by mělo vzniknout 15-16 rodinných domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Druhá lokalita pro výstavbu rodinných domů se nachází v Karviné-Ráji mezi ulicí Na Stráni a Bažantnice.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Druhá lokalita pro výstavbu rodinných domů se nachází v Karviné-Ráji mezi ulicí Na Stráni a Bažantnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Bogoczová, vedoucí Odboru majetkového MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to v souladu s územním plánem, je to pozemek, který je ve vlastnictví města. V okolí města je spousta hektarů rekultivovaných ploch, které se nedají zatím využít pro výstavbu a museli jsme se soustředit na intravilán a hledat možné rezervy u nás."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tato lokalita nabídne možnost vzniku 30 až 40 parcel. Hlavním důvodem pro výstavbu rodinných domů je zvýšený zájem lidí o tento typ bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -269,54 +382,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klientise mohou znovu zapojit také do rehabilitace, kterou stacionářposkytuje.   Přestože  v červenci mělo být totozařízení původně znovu zavřené, kvůli čerpání dovolenézaměstnanci, otevřeno nakonec nejspíš zůstane. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JanaKonopková, vedoucí Stacionáře Mraveneček, Opava: „Budemezjišťovat zájem rodičů a klientů a pokud zájem z jejich stranybude, tak pojedeme celé prázdniny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pracovnícipředpokládají, že v tento čas už budou moci klientům pobytzpestřit vycházkami ven nebo  za kulturou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská slavnost v NJ nebude, menší akce ano</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínská městská slavnost letos v září nebude. Definitivně o tom rozhodli radní města. Některé menší akce během léta, koncerty a festivaly, se ale uskuteční. Jejich rozsah bude záležet na rychlosti rozvolňování vládních omezení.</w:t>
       </w:r>
     </w:p>
@@ -411,148 +520,124 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálské wellness centrum se otevřelo pro veřejnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milovníci plavání v Bruntále a okolí se dočkali. Oblíbené wellness centrum po vynucené přestávce se konečně otevřelo veřejnosti. Po nesmělé návštěvnosti hned po otevření, se po týdnu provozu počet návštěvníků opět navyšuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestože wellness centrum je v plnémprovozu, některá vládou stanovená omezení jsou v platnosti avšichni je musejí dodržovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Rychlíková, referentsportovních zařízení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je nutné dodržovat nošení roušek vcelém areálu wellness centra mimo dobu, kdy jde návštěvníkplavat. Samozřejmě bych chtěla pochválit všechny návštěvníkya poděkovat jim, že dodržují daná nařízení, která jsousamozřejmě důležitá a chrání nejenom sebe ale i nás.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Blýská se ale i na lepoší časy.Od pondělí 8. června má být povinnost nosit roušky u bazénuzrušena.Wellness centrum má nyní omezenoukapacitu 180 osob, přičemž do vířivky mohou najednou 3 osoby ado dětského bazénu maximálně 26 osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Rychlíková, referentsportovních zařízení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Co nefunguje, tak jsou parní sauny,chrliče a divoká řeka. Jinak všechny atrakce jsou v provozu.Rovněž tobogány, kde je třeba dodržovat rozestupy 1,5 m. Mokrýbar je samozřejmě v provozu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa s návštěvníky wellnesscentra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je to perfektní, ale trošičku teplejší voda kdybybyla. Jinak perfektní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to tady paráda.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Taky supr, určitě, že jo?“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chodíme často ale ne sem, mynejsme vodcaď, my tady jsme na pobytu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No já nejsem moc vodní člověkale je to dobrý. Trochu teplejší, já mám ráda teplou vodu. Noje to takové zvláštní, že na jednu stranu musí ale co už.Hlavně kvůli dětem.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nám se líbí, jsme rádi že?“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wellness centrum v Bruntále je oblíbenou relaxací pro plavce všeho věku. Mezi návštěvníky můžeme spatřit jak maminky s dětmi, tak i stálé plavce, mládež a seniory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -641,93 +726,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>