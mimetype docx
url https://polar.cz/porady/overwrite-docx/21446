--- v1 (2026-05-16)
+++ v2 (2026-09-11)
@@ -768,51 +768,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2020-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>