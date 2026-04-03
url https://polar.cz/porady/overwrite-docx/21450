--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti se v NJ nemocnici cítí jako na louce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozitivně naladit děti, které jsou hospitalizované v novojičínské nemocnici, má pomoci nová herna. Svou výzdobou připomíná rozkvetlou louku. Se zafinancováním rekonstrukce pomohlo město i praktičtí lékaři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová podlaha, nábytek a celý prostor vyplněný žlutou a zelenou barvou s  dekoracemi, které připomínají rozkvetlou louku. Záměrem dětského oddělení novojičínské nemocnice bylo vytvořit hernu pro děti, která navodí dobrou náladu. </w:t>
@@ -329,55 +444,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatelé Karviné budou mít už brzy možnost postavit si rodinný dům v dalších lokalitách, které zastupitelé vybrali a schválili jako vhodné k výstavbě nových domů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme v zastupitelstvu v současné době schválili dvě lokality pro výstavbu rodinných domů, jedna je na ulici Bažantnice, druhá je Nad Vagónkou. Tím schválením záměru začíná proces příprav, musíme vybrat projektanta, který bude připravovat tu samotnou výstavbu, tzn. inženýrské sítě, komunikace, rozparcelování pozemků. V lokalitě Nad Vagónkou by mělo vzniknout 15-16 rodinných domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Druhá lokalita pro výstavbu rodinných domů se nachází v Karviné-Ráji mezi ulicí Na Stráni a Bažantnice.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Druhá lokalita pro výstavbu rodinných domů se nachází v Karviné-Ráji mezi ulicí Na Stráni a Bažantnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Bogoczová, vedoucí Odboru majetkového MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to v souladu s územním plánem, je to pozemek, který je ve vlastnictví města. V okolí města je spousta hektarů rekultivovaných ploch, které se nedají zatím využít pro výstavbu a museli jsme se soustředit na intravilán a hledat možné rezervy u nás."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tato lokalita nabídne možnost vzniku 30 až 40 parcel. Hlavním důvodem pro výstavbu rodinných domů je zvýšený zájem lidí o tento typ bydlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -474,54 +587,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Programve stacionáři uzpůsobili tak, aby se tady během týdne vystřídalovšech dvacet klientů. Kvůli hygienickým opatřením jsou totižomezeny počty přítomných osob, tedy i pracovníků, kteří seklientům věnují. Hrají s nimi hry, pomáhají s procvičovánímjemné motoriky nebo si jen tak povídají. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klientise mohou znovu zapojit také do rehabilitace, kterou stacionářposkytuje.   Přestože  v červenci mělo být totozařízení původně znovu zavřené, kvůli čerpání dovolenézaměstnanci, otevřeno nakonec nejspíš zůstane. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">JanaKonopková, vedoucí Stacionáře Mraveneček, Opava: „Budemezjišťovat zájem rodičů a klientů a pokud zájem z jejich stranybude, tak pojedeme celé prázdniny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pracovnícipředpokládají, že v tento čas už budou moci klientům pobytzpestřit vycházkami ven nebo  za kulturou.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -596,93 +705,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>