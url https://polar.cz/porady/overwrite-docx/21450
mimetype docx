--- v1 (2026-04-03)
+++ v2 (2026-09-11)
@@ -747,51 +747,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2020-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-06-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>