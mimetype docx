--- v0 (2026-02-18)
+++ v1 (2026-04-22)
@@ -1,311 +1,387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.6.2020, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálské wellness centrum se otevřelo pro veřejnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milovníci plavání v Bruntále a okolí se dočkali. Oblíbené wellness centrum po vynucené přestávce se konečně otevřelo veřejnosti. Po nesmělé návštěvnosti hned po otevření, se po týdnu provozu počet návštěvníků opět navyšuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestože wellness centrum je v plnémprovozu, některá vládou stanovená omezení jsou v platnosti avšichni je musejí dodržovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Rychlíková, referentsportovních zařízení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je nutné dodržovat nošení roušek vcelém areálu wellness centra mimo dobu, kdy jde návštěvníkplavat. Samozřejmě bych chtěla pochválit všechny návštěvníkya poděkovat jim, že dodržují daná nařízení, která jsousamozřejmě důležitá a chrání nejenom sebe ale i nás.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Blýská se ale i na lepoší časy.Od pondělí 8. června má být povinnost nosit roušky u bazénuzrušena.Wellness centrum má nyní omezenoukapacitu 180 osob, přičemž do vířivky mohou najednou 3 osoby ado dětského bazénu maximálně 26 osob.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Rychlíková, referentsportovních zařízení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Co nefunguje, tak jsou parní sauny,chrliče a divoká řeka. Jinak všechny atrakce jsou v provozu.Rovněž tobogány, kde je třeba dodržovat rozestupy 1,5 m. Mokrýbar je samozřejmě v provozu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa s návštěvníky wellnesscentra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je to perfektní, ale trošičku teplejší voda kdybybyla. Jinak perfektní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to tady paráda.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Taky supr, určitě, že jo?“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chodíme často ale ne sem, mynejsme vodcaď, my tady jsme na pobytu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No já nejsem moc vodní člověkale je to dobrý. Trochu teplejší, já mám ráda teplou vodu. Noje to takové zvláštní, že na jednu stranu musí ale co už.Hlavně kvůli dětem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nám se líbí, jsme rádi že?“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wellness centrum v Bruntále je oblíbenou relaxací pro plavce všeho věku. Mezi návštěvníky můžeme spatřit jak maminky s dětmi, tak i stálé plavce, mládež a seniory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě výstavy současně otevřely zámek v Bruntále veřejnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum v Bruntále zahájilo letošní výstavní sezónu. Oproti minulým letům se tak stalo s několikatýdenním zpožděním, které způsobila opatření proti koronavirové nákaze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třiv jednom, tak by se dalo stručně popsat událost, která seodehrála na bruntálském zámku. Proběhly zde současně vernisážedvou výstav a zahájení letošní výstavní sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JitkaKoščáková, ředitelka, Muzeum Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Právě skončily dvěvernisáže, kterými jsme zahájili sezónu na bruntálském zámkupo vlastně době koronavirové a jsme rádi, že přišlo hodnězájemců o kulturu a věříme, že to bude i do dalších dnůtakto pokračovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinHenč, místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem rád, že současnásituace již umožňuje zahájit kulturní sezónu a o to víc mětěší, že součástí může být zámek v Bruntále jako našenejvětší dominanta historická a kulturní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prvnívýstava, kterou byla zahájena letošní výstavní sezóna, jezaměřena na dílo Paula Gebauera. Ten se narodil v roce 1888na statku v nedaleké Sosnové a selské prostředí ve Slezskuvelmi dobře znal. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AnnaBalánová, autorka a kurátorka výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady částtvorby, na které jsou veškeré zemědělské práce, které simůžeme přestavit. Druhou velkou část jeho tvorby tvořilyportréty, se kterými směřoval do toho měšťanského prostředíopavského zejména, ale předpokládáme, že to bylo právě i semdo Bruntálu nebo i do Krnova, do Jeseníku.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MichailGebauer, vnuk malíře:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Byl jsem velmi zaujat tímto zámkem. Jsemnadšený z toho, že všechno bylo krásně renovováno a můžetese přenést v čase do doby, kdy zámek byl také politickou silou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druházahájená výstava se zabývá 75. výročím porážky nacistickéhoNěmecka a ukončení 2. světové války. Při její přípravěspojilo muzeum své síly se soukromými sběrateli.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">IgorHornišer, historik, Muzeum Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím si, že výstava jedocela povedená, takže i s tím malým zpožděnímnávštěvníci mají možnost vidět celý průběh 2. světlovéválky a zvlášť její zakončení. To že se nám to, myslím si,docela povedlo, a že je na co se dívat, to můžeme poděkovatnejenom našim sbírkám, ale i zápůjčkám, kdy nám pomohlisoukromí sběratelé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstavuděl Paula Gebauera mohou zájemci navštívit do konce srpna,výstavu věnovanou konci 2. světové války pak až do konce záříletošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -491,93 +567,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-05-06-2020-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>