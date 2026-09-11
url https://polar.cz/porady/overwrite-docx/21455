--- v0 (2025-12-18)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.6.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj obhájil nejlepší možný rating A1 stabilní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prozíravé a odpovědné - tak hodnotí hospodaření Moravskoslezského kraje mezinárodní ratingová agentura Moody's. Kraj tak znovu obhájil nejvyšší možný mezinárodní rating A1 se stabilním výhledem. Podle hejtmana Ivo Vondráka je je to dobrá zpráva pro občany i investory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj významně investuje a zhodnocuje svůj majetek, přitom se mu daří udržovat na nízké úrovni zadluženost. Vyplývá to ze závěrečného účtu a účetní závěrky za loňský rok, které schválili krajští zastupitelé. Prozíravé a odpovědné hospodaření potvrdila i agentura Moody's.</w:t>
@@ -309,73 +424,68 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tohle jsou malí kuchtíci, kteří navštěvují kroužek vaření v Domě dětí a mládeže v Orlové. Děti jsou nadšené, že po rozvolnění opatření kvůli koronaviru se už opět mohou setkávat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sandra Šertlerová, vedoucí kroužku vaření:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Opravdu jim to chybělo. Někteří mi volali, jestli pro ten sešit, který tady mají, jestli si mohou přijít kvůli receptům, protože doma ukazují, co se tady naučili. Já si myslím, že se všichni strašně moc těšili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já chodím do tohoto kroužku, protože jsem vždy chtěla péct, vařit. Jsem chtěla dělat mamce snídaně, obědy a večeře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Více než dva měsíce se nemohly stýkat ani tyto malé tanečnice. Mrzí je, že byly zrušeny i všechny soutěže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Více než dva měsíce se nemohly stýkat ani tyto malé tanečnice. Mrzí je, že byly zrušeny i všechny soutěže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čekalo nás mistrovství ČR, ale zrušilo se nám to kvůli koronaviru. Byla jsem smutná.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
@@ -413,53 +523,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli vládním škrtům si zastupitelé snížili téměř o polovinu své odměny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koronavirová krize, která enormně zatížila státní rozpočet, se už začíná projevovat na hospodaření měst a obcí. Například v Palkovicích na Frýdecko-Místecku už odložili připravované investiční akce a zastupitelé si tam dobrovolně snížili své odměny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Palkovicích chtěli letos vybudovat v centru obce přechod pro chodce a také nový chodník. Bohužel, kvůli koronavirové krizi už vědí, že jim stát pošle méně peněz z daní. Začali proto šetřit a v zájmu obec sáhli i do svých kapes.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Palkovicích chtěli letos vybudovat v centru obce přechod pro chodce a také nový chodník. Bohužel, kvůli koronavirové krizi už vědí, že jim stát pošle méně peněz z daní. Začali proto šetřit a v zájmu obec sáhli i do svých kapes. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Skurková, účetní obce Palkovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dle informací ministerstva financí rozpočtové určení daní víme, že propad daňových příjmů v letošním roce pro obec Palkovice činí 12,6 milionu. A na základě tohoto už zastupitelé obce přistoupili k různým opatřením a jedním z nich je, že si schválili snížení svých odměn o 40 procent.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Očekávaný výpadek v příjmech z daní představuje zhruba 20 procent letošního rozpočtu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -511,53 +620,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyznačení historické zemské hranice mezi Moravou a Čechami odnesli dva muži z Brněnska obviněním z poškozování cizí věci. Hranici totiž vyznačili barvou na silnici. Podle silničářů způsobili škodu za zhruba 7 tisíc korun. My jsme se podívali, jak je to s někdejší zemskou hranicí mezi Moravou a Slezskem. Obě území dala jméno Moravskoslezskému kraji. Někteří lidé si někdejší vymezení českých zemí vybavují, jiní už méně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem z Frýdku a vím, že je to na slezské části, zatímco Místek je na Moravě. Nemyslím si, že se tím lidé nějak zatěžovali, ale jako připomínka někdejších zemských hranic to označeno být může."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Například v obci Ostravice na Frýdecko-Místecku mají hranici mezi Slezskem a Moravou vyznačenou hned na dvou místech. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Například v obci Ostravice na Frýdecko-Místecku mají hranici mezi Slezskem a Moravou vyznačenou hned na dvou místech.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Stankayová, starostka Ostravice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ty cedule, které jsou u silnice umístěné, se tam dávaly už za minulého vedení obce. V podstatě to nemá žádný speciální význam. Spíše, aby si lidé uvědomili, že tady ta hranice vede, je to historická zemská hranice, která odděluje Moravu a Slezsko. Hranici určuje řeka Ostravice. Část obce máme ve Slezsku a část na Moravě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zemská hranice rozděluje například slezský Frýdek od moravského Místku, podobně jako na moravskou a slezskou rozděluje i Ostravu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -674,93 +782,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-06-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>