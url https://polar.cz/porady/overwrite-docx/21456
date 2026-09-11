--- v0 (2025-12-17)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj obhájil nejlepší možný rating A1 stabilní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prozíravé a odpovědné - tak hodnotí hospodaření Moravskoslezského kraje mezinárodní ratingová agentura Moody's. Kraj tak znovu obhájil nejvyšší možný mezinárodní rating A1 se stabilním výhledem. Podle hejtmana Ivo Vondráka je je to dobrá zpráva pro občany i investory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj významně investuje a zhodnocuje svůj majetek, přitom se mu daří udržovat na nízké úrovni zadluženost. Vyplývá to ze závěrečného účtu a účetní závěrky za loňský rok, které schválili krajští zastupitelé. Prozíravé a odpovědné hospodaření potvrdila i agentura Moody's.</w:t>
@@ -102,53 +217,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli vládním škrtům si zastupitelé snížili téměř o polovinu své odměny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koronavirová krize, která enormně zatížila státní rozpočet, se už začíná projevovat na hospodaření měst a obcí. Například v Palkovicích na Frýdecko-Místecku už odložili připravované investiční akce a zastupitelé si tam dobrovolně snížili své odměny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Palkovicích chtěli letos vybudovat v centru obce přechod pro chodce a také nový chodník. Bohužel, kvůli koronavirové krizi už vědí, že jim stát pošle méně peněz z daní. Začali proto šetřit a v zájmu obec sáhli i do svých kapes.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Palkovicích chtěli letos vybudovat v centru obce přechod pro chodce a také nový chodník. Bohužel, kvůli koronavirové krizi už vědí, že jim stát pošle méně peněz z daní. Začali proto šetřit a v zájmu obec sáhli i do svých kapes. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Skurková, účetní obce Palkovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dle informací ministerstva financí rozpočtové určení daní víme, že propad daňových příjmů v letošním roce pro obec Palkovice činí 12,6 milionu. A na základě tohoto už zastupitelé obce přistoupili k různým opatřením a jedním z nich je, že si schválili snížení svých odměn o 40 procent.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Očekávaný výpadek v příjmech z daní představuje zhruba 20 procent letošního rozpočtu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -518,132 +632,117 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě výstavy současně otevřely zámek v Bruntále veřejnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Muzeum v Bruntále zahájilo letošní výstavní sezónu. Oproti minulým letům se tak stalo s několikatýdenním zpožděním, které způsobila opatření proti koronavirové nákaze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třiv jednom, tak by se dalo stručně popsat událost, která seodehrála na bruntálském zámku. Proběhly zde současně vernisážedvou výstav a zahájení letošní výstavní sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JitkaKoščáková, ředitelka, Muzeum Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Právě skončily dvěvernisáže, kterými jsme zahájili sezónu na bruntálském zámkupo vlastně době koronavirové a jsme rádi, že přišlo hodnězájemců o kulturu a věříme, že to bude i do dalších dnůtakto pokračovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MartinHenč, místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem rád, že současnásituace již umožňuje zahájit kulturní sezónu a o to víc mětěší, že součástí může být zámek v Bruntále jako našenejvětší dominanta historická a kulturní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prvnívýstava, kterou byla zahájena letošní výstavní sezóna, jezaměřena na dílo Paula Gebauera. Ten se narodil v roce 1888na statku v nedaleké Sosnové a selské prostředí ve Slezskuvelmi dobře znal. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">AnnaBalánová, autorka a kurátorka výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady částtvorby, na které jsou veškeré zemědělské práce, které simůžeme přestavit. Druhou velkou část jeho tvorby tvořilyportréty, se kterými směřoval do toho měšťanského prostředíopavského zejména, ale předpokládáme, že to bylo právě i semdo Bruntálu nebo i do Krnova, do Jeseníku.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MichailGebauer, vnuk malíře:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Byl jsem velmi zaujat tímto zámkem. Jsemnadšený z toho, že všechno bylo krásně renovováno a můžetese přenést v čase do doby, kdy zámek byl také politickou silou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druházahájená výstava se zabývá 75. výročím porážky nacistickéhoNěmecka a ukončení 2. světové války. Při její přípravěspojilo muzeum své síly se soukromými sběrateli.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">IgorHornišer, historik, Muzeum Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím si, že výstava jedocela povedená, takže i s tím malým zpožděnímnávštěvníci mají možnost vidět celý průběh 2. světlovéválky a zvlášť její zakončení. To že se nám to, myslím si,docela povedlo, a že je na co se dívat, to můžeme poděkovatnejenom našim sbírkám, ale i zápůjčkám, kdy nám pomohlisoukromí sběratelé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstavuděl Paula Gebauera mohou zájemci navštívit do konce srpna,výstavu věnovanou konci 2. světové války pak až do konce záříletošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -739,93 +838,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-06-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>