--- v0 (2025-12-18)
+++ v1 (2026-05-17)
@@ -1,121 +1,226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.6.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava omezí stavby, které zvyšují prašnost ovzduší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava neustává ve snaze o zlepšování ovzduší a proto vyhlásila na území města stavební uzávěru. Cílem je zamezit dalšímu skladování sypkého materiálu, který značně zhoršuje prašnost. Jde o dočasné opatření, které později nahradí změna územního plánu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další zlepšení životního prostředí v Ostravě. To byla motivace rady města pro přijetí opatření, jejímž cílem je omezit další skladování sypkého materiálu. Ten totiž bývá původcem vysoké prašnosti ovzduší. Proto byla vyhlášena stavební uzávěra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora města</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Stavební uzávěrou město reaguje na svůj záměr zapracovat takovéto omezení do Územního plánu Ostravy. Proto využilo možnosti stavebního zákona, který mu umožňuje, aby do doby projednání a vydání změny územního plánu v nezbytném rozsahu omezilo nebo zakázalo tu stavební činnost, která by mohla takovou připravovanou změnu územního plánu ztížit nebo</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">znemožnit.“</w:t>
+        <w:t xml:space="preserve">: „Stavební uzávěrou město reaguje na svůj záměr zapracovat takovéto omezení do Územního plánu Ostravy. Proto využilo možnosti stavebního zákona, který mu umožňuje, aby do doby projednání a vydání změny územního plánu v nezbytném rozsahu omezilo nebo zakázalo tu stavební činnost, která by mohla takovou připravovanou změnu územního plánu ztížit nebo znemožnit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební uzávěra omezuje stavby, vedoucí ke vzniku skládek sypkého materiálu na volném prostranství v množství překračujícím 10 tisíc tun s výjimkou těch lokalit, kde se takový materiál přímo těží. Nevztahuje se na stavební činnosti, které již byly k tomuto účelu řádně povoleny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Šebestová, náměstkyně primátora Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Smyslem stavební uzávěry je zákaz zřizování nových deponií a skladovacích ploch, ale i rozšiřování těch stávajících nad kapacitu 10 tisíc tun materiálu, a to bez rozdílu frakce. Uzávěra proto neumožní ani vznik většího počtu menších skládek, které by své okolí zatížily stejně jako jedna velká skladovací plocha. Dodržování opatření budeme nekompromisně vyžadovat, protože</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">zásadní omezení skládek sypkého materiálu na celém území Ostravy zabrání dalšímu zhoršování kvality ovzduší ve městě. Zároveň omezí množství polétavého prachu, jehož jsou tyto skládky velkým zdrojem.“</w:t>
+        <w:t xml:space="preserve">: „Smyslem stavební uzávěry je zákaz zřizování nových deponií a skladovacích ploch, ale i rozšiřování těch stávajících nad kapacitu 10 tisíc tun materiálu, a to bez rozdílu frakce. Uzávěra proto neumožní ani vznik většího počtu menších skládek, které by své okolí zatížily stejně jako jedna velká skladovací plocha. Dodržování opatření budeme nekompromisně vyžadovat, protože zásadní omezení skládek sypkého materiálu na celém území Ostravy zabrání dalšímu zhoršování kvality ovzduší ve městě. Zároveň omezí množství polétavého prachu, jehož jsou tyto skládky velkým zdrojem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Změnu inicioval městský obvod Radvanice a Bartovice, který se skladováním sypkých materiálů bojuje už dlouho. Hutní firma Liberty tam skladuje tuny uhlí a prach, který vzniká při vykládce a nakládce, značně znečišťuje ovzduší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč, starosta Radvanic a Bartovic</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Náš obvod je extrémně postižený znečištěným ovzduším a skládky sypkého materiálu stav ještě zhoršují. Proto jsme iniciovali změnu územního plánu. Panovaly ale oprávněné obavy, že než nově schválený územní plán vejde v účinnost, některé lokality už budou změněné a zničené tak, že je nepůjde využívat v souladu se záměry. Proto velmi vítám, že jsme se s vedením města shodli na řešení, které tomu zabrání.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -147,191 +252,185 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek podpoří drobné podnikatele. Zastupitelé jim na svém jednání schválili prominutí 30 procent nájemného z užívání městských nebytových prostor a pozemků. Více než 4 desítkám obchodů odpustí magistrát dohromady nájem za více než čtvrt milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Malá prodejna zdravé výživy na Radniční ulici. Provozuje ji Hana Ošut, která jak sama přiznává, zažila během koronavirové krize velmi těžké období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Ošut, majitelka obchodu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Měla jsem zavřeno, protože je tady úplně prázdno, tím pádem prostě obchod byl 2 měsíce zavřený. Postupně se lidé vrací, už se těší a jde vidět, že už chtějí chodit do terénu. Nejenom asi objednávat přes internet, takže docela pomalu se to rozjíždí. Zjišťují, že je otevřeno a pomalu chodí, i když pokud nebudou asi ještě děti chodit do školy, tak těch zákazníků je pořád méně."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Měla jsem zavřeno, protože je tady úplně prázdno, tím pádem prostě obchod byl 2 měsíce zavřený. Postupně se lidé vrací, už se těší a jde vidět, že už chtějí chodit do terénu. Nejenom asi objednávat přes internet, takže docela pomalu se to rozjíždí. Zjišťují, že je otevřeno a pomalu chodí, i když pokud nebudou asi ještě děti chodit do školy, tak těch zákazníků je pořád méně." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Podobně je na tom i Norbert Virág, který vede prodejnu a servis hudebních nástrojů na Zámeckém náměstí. Magistrát ale nabídl podnikatelům pomocnou ruku, mohli si zažádat o prominutí části nájemného. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Norbert Virág, majitel prodejny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Napsal jsem klasicky adresu, podnikání. Napsal jsem teda, že bych žádal o tu slevu na nájemném."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě bavíme se o provozovnách, které jsou v majetku města. Jsou mezi nimi různé služby, kosmetické, manikůra, prodej drobných předmětů a podobně, skutečně drobných a menších podnikatelů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zastupitelé pak na svém jednání tuto formu podpory schválili a podnikatele tím velmi potěšili.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zastupitelé pak na svém jednání tuto formu podpory schválili a podnikatele tím velmi potěšili. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My si myslíme, že to je patrně jedna z nejúčinnějších pomocí. Nejedná se o žádné půjčky nebo odklady, odklad řeší zákon o nebytových prostorech. My skutečně promíjíme byť částečně ve výši třiceti procent toho, co by příslušelo za dobu, o kterou si buď požádali podnikatelé nebo za dobu, která byla kratší, protože některé žádosti byly za dobu delší, ale rozhodli jsme se to prozatím omezit datem 31.5."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Norbert Virág, majitel prodejny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě mi to pomůže, určitě a nejenom mě, ale každému, protože my jsme vlastně 2,5 měsíce nefungovali. Jsme byli zavření, i teď se každý bojí jít někde a něco si kupovat, takže je to těžké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Ošut, majitelka obchodu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě je to příjemné, pomůže to a pokud to tak budou opravdu dělat, že nám tu pomoc 100 procentně proplatí, tak budu jenom ráda, že jo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Provozovatelům obchodů a služeb odpustí magistrát dohromady nájem za téměř 260 tisíc korun. Jednotlivé částky budou odpovídat poměru k délce uzavření a velikosti pronajímaných ploch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Provozovatelům obchodů a služeb odpustí magistrát dohromady nájem za téměř 260 tisíc korun. Jednotlivé částky budou odpovídat poměru k délce uzavření a velikosti pronajímaných ploch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud jde o nebytové prostory, jedná se zatím o 41 nájemních smluv. Pokud jde o pozemky, tam byl ten počet do 10."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud by se objevili ještě další podnikatelé, kteří si například o prominutí nájmu nezažádali, rozhodně nemusejí zoufat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud by se objevili ještě další podnikatelé, kteří si například o prominutí nájmu nezažádali, rozhodně nemusejí zoufat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "S tím se právě počítá, ten náš materiál je nachystaný tak, že pokud přijdou opětovné žádosti nebo další nové žádosti, tak budou znovu předloženy do zastupitelstva, takže ta věc není uzavřená a nepovažujeme ji za konečnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O prominutí nájmu se rozhodovalo ve Frýdku-Místku poprvé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O prominutí nájmu se rozhodovalo ve Frýdku-Místku poprvé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Účet za koronavirus je pro Nový Jičín 80 milionů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -612,54 +711,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Oswald, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">kapitán týmu mužů 2. ligy TJ Sokol Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nás to mrzelo hodně, protože jsme to měli rozehrané solidně, věřili jsme si na postup play off, ale COVID  rozhodl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zhruba od 11. března do 20. května se basketbalisté neviděli, tréninky probíhaly individuálně, scházet se začali hráči dobrovolně  po rozvolnění opatření.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zhruba od 11. března do 20. května se basketbalisté neviděli, tréninky probíhaly individuálně, scházet se začali hráči dobrovolně  po rozvolnění opatření.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Hamrus, starosta TJ Baník Karviná, manažer klubu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “První dva tréninky byly znát, to je bez diskuze, protože dva a půl měsíce je dlouhá doba, ale protože kluci mají opravdu velkou chuť do hry a na budoucí sezonu se těší, tak ta situace se výrazně zlepšila. Předpokládáme, že budeme trénovat zhruba do poloviny června a pak v některých blocích budeme dále trénovat v červenci a v srpnu bude klasická přípravná fáze, soustředění a přátelská utkání těsně před sezonou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Oswald, </w:t>
       </w:r>
       <w:r>
@@ -677,58 +774,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pauza v pandemii měla i svá pozitiva, zranění některých hráčů, která se objevila uprostřed sezony, se podařilo úplně vyléčit, sestava je díky tomu kompletní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Hamrus, starosta TJ Baník Karviná, manažer klubu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Předpokládám, že náš tým bude natolik silný, že by v příští sezoně se mohl pokusit minimálně vyrovnat výsledky z posledních dvou sezon, čili nejméně postup do play off a následně semifinále play off a chtěli bychom i zamíchat kartami v případném boji o kvalifikaci na 1. ligu, to uvidíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tým ligových hráčů basketbalu TJ Sokol Karviná tvoří z velké většiny odchovanci, zhruba 30 procent hráčů jsou kmenoví basketbalisté z Ostravy.</w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tým ligových hráčů basketbalu TJ Sokol Karviná tvoří z velké většiny odchovanci, zhruba 30 procent hráčů jsou kmenoví basketbalisté z Ostravy. Momentálně se hráči scházejí na trénincích dvakrát týdně, v průběhu léta se intenzita zvýší na tři tréninky a dvě přátelská utkání týdně většinou s týmy, které hrají první ligu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -803,93 +894,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-06-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>