--- v0 (2025-12-18)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koupaliště je pro návštěvníky připraveno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavské městské koupaliště je připraveno na otevření. Provozovateli ale dělají vrásky na čele protikoronavirová opatření, která se každou chvíli mění. A ve vzduchu také visí otázka, zda si návštěvníci na koupaliště  vůbec cestu najdou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stálese měnící podnínky pro rozvolňování protikoronavirovýchopatření udržují provozovatele koupališť ve střehu: Aktuálněse může koupat až  500 návštěvníků. Roušku mít nemusí,pokud tedy budou dodržovat rozetupy.                                                                                                              </w:t>
@@ -334,54 +449,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Někteří rybáři, kteří asi nebyli úplně informováni rybářským svazem, z toho nejsou nadšeni, věřím tomu, že dojdeme ke kompromisu, že na tak velké ploše byli spokojeni jak rybáři, tak lidé, kteří sem přijdou odpočívat. Než jsme zahájili tuto přípravu, tak jsme s rybářským svazem o tom jednali a máme jasně dané podmínky ve smlouvách, jak my, tak rybáři a ještě na čtvrtek jsem svolal sezení s výborem rybářského svazu a věřím tomu, najdeme shodu ve všem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vypracovaná studie počítá do budoucna i s dalšími úpravami tohoto prostranství. Pokud bude zájem lidí, pláž by se mohla rozšířit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Součástí toho se snažíme najít provozovatele, který by měl tady bufet a staral by se o úklid pláže a pořádek. Na starosti to bude mít společnost STaRS, věřím tomu, že se někdo najde."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město opravuje hroby významných Novojičíňáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -636,93 +747,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-06-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>