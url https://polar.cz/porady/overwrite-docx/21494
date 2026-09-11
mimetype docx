--- v0 (2025-12-19)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.6.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné slavnostně zahájili výstavbu obchvatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné slavnostně zahájili výstavbu jihozápadního obchvatu města pro dopravu mezi Českým Těšínem, Bohumínem a Ostravou. Karviná na obchvat čekala dlouhých 30 let. Stavba tří kilometrového úseku je rozdělena do několika fází, které na sebe budou navazovat a potrvá do konce roku 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnostním poklepáním na základní kámen byla v Karviné zahájena stavba jihozápadního obchvat města . Bude dlouhý téměř 3 km a obsahovat bude celkem třicet stavebních objektů, jeden most, o délce 207 metrů a jeden podchod pro pěší.</w:t>
@@ -136,61 +251,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Současně se stavbou obchvatu bude probíhat i odbahnění jezera, momentálně se soutěží firma, která to zrealizuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Odbahnění jezera se v současné době soutěží, firma, která by to měla realizovat. Dohoda je taková, že po výběru zhotovitele dojde k dohodě se společností Skanska, která staví obchvat, aby ty stavby probíhaly současně, aby si nevadily a aby to klapalo. Je to ideální, aby tam ta koordinace byla, budou to dvě samostatné stavby, ale bude tam jeden vjezd, bude to na jednom území. To odbahnění Lodiček nebude vůbec jednoduchá stavba, budeme chtít, aby to bylo dobře koordinováno, aby to bylo co nejrychleji, správně a v co nejlepší kvalitě uděláno. Vím, že to bude pro občany trochu složitější, ale doufám, že budeme trpěliví a bude to mít ten kýžený efekt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Obchvat je o kilometr kratší než současná trasa přes město. Předpokládá se, že obchvat využije až 9000 vozidel za den.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajskému soudu se vrátil případ 20ti tisíc podvedených lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -281,145 +389,127 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jeseníkách vznikla síť 40. dobíjecích stanic elektrokol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklisté s elektrokoly v Jeseníkách budou moci nově projet celý region bez obav, že by jim baterie nevydržela. Sdružení cestovního ruchu Jeseníky ve spolupráci s Olomouckým a Moravskoslezským krajem odstartovalo projekt spuštění sítě cyklonabíjecích stanic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">40 dobíjecích stanic pro elektrokolaje nově instalováno na území obou krajů. Tyto stanice jsouumístěny nejen u turisty oblíbených míst ale nově také namístech, která nebyla tolik navštěvovaná ale budou jistěatraktivní pro všechny návštěvníky Jeseníků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Rác (nez.)starosta ZlatýchHor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem hrozně rád, že tato akce proběhla tady ve ZlatýchHorách, jedna nabíječka na elektrokola je tady a myslím si, žetady bude hodně využívána ve Zlatých Horách.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstekhejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dnešní akce je významná v tom, že se námpodařilo společně s Olomouckým krajem vytvořit síťelektrodobíjecích stanic po celých Jeseníkách. My propagujemetímto, že Jeseníky nejsou dva kraje rozdělené ale jsou jednotné.Já sám jezdím velmi rád na kole a musím se přiznat, že jsemnašel zálibu v elektrokole.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lichnovský (ANO), poslaneca zastupitel Olomouckého kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naši přátelé z MS kraje držíslovo a důsledkem toho je to, že se nám podařilo v takto rekordněkrátkém čase vybudovat síť 40. dobíjecích stanic a tato síťfunguje a já doufám, že naše spolupráce bude nadále taktopokračovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Kalous, předseda SCR Jeseníky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My jsme na tom projektu jako SCR Jeseníky pracovali asi dva roky,byl to jeden z našich vlajkových projektů a dnešní den ukázal,že se to povedlo, Propojení krajů bylo jedním z našich hlavníchúkolů v rámci sdružení a ta spolupráce si myslím, že jevýborná, rok od roku se to zlepšuje a věřím, že to budepokračovat i v budoucnu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyklistika v Jeseníkách má svoudlouholetou tradici. Na tu navazují zdejší výrobci kol i majiteléjejich půjčoven. První kolo s pohonem spalovacím motorem sezačalo vyrábět právě tady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pastrňák, jednatel firmyVelobel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kola se ve Zlatých Horách začaly vyrábět už v roce1920, tekže čirou náhodou letos máme stoleté výročí založenífabriky na kola, tehdy pod názvem Fuchs and Company.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Jemelka, půjčovny elektrokol:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Naše půjčovny se nacházejí v hotelu Červenohorské sedlo, naRamzové, v penzionu Pod Šerákem, v Malé Morávce a na Ovčárně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obliba elektrokol i počet jejichvýrobců stále rostou. Projekt sítě cyklonabíječek jistězpřístupní i dosud málo známé atraktivity Jeseníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -494,99 +584,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaromírHudeček,  odb. rozvoje města a strategického plánování,Magistrát města Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vpřípadě že projekty neprojdou hlasováním, ale jsou zajímavé,tak město má možnost převzít ten nápad a zahrnout je do svýchinvestičních plánů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlasovatje možné pouze elektronicky. Lidé, kteří nemají internetovépřipojení mohou svůj hlas odevzdat v Turistickém informačnímcentru. A to do 15.  června. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...15 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pátek se koná 12. ročník oblíbené Noci kostelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Téměř stovka chrámů, kostelů a modliteben bude v našem kraji v pátek večer opět přístupná veřejnosti. Koná se už 12. ročník Noci kostelů. Ta dává lidem možnost netradiční návštěvy různých svatostánků s výkladem průvodců a kulturním programem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V celé republice a tedy i v Moravskoslezském kraji se bude v pátek konat tradiční Noc kostelů. Pořadatelé lákají na pestrý program, který však přece jen bude poznamenán aktuální koronavirovou pandemií. Nákaza ovlivnila například pořadatelský tým v Karviné, kde tamní Římskokatolická farnost musela svůj program zrušit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V celé republice a tedy i v Moravskoslezském kraji se bude v pátek konat tradiční Noc kostelů. Pořadatelé lákají na pestrý program, který však přece jen bude poznamenán aktuální koronavirovou pandemií. Nákaza ovlivnila například pořadatelský tým v Karviné, kde tamní Římskokatolická farnost musela svůj program zrušit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin David, apoštolský administrátor Ostravsko-opavské diecéze:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Noc kostelů v letošním roce proběhne podvanácté a nutno říci, že díky pandemii, nějakým dozvuku pandemie, proběhne letos možná trochu komornější formou. Těch kostelů, které jsou zapojeny do této akce, je o něco méně. Ten program možná nebude tak pestrý a bude tišší. Přesto, že je to limitováno mnohými omezeními, tak i v tomto ročníku se radujeme ze 17 kostelů a modliteben, které jsou v Noci kostelů v naší diecézi vlastně úplně poprvé.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Noc kostelů podporuje také Moravskoslezský kraj. Aktuální program a časový rozvrh přinášejí </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -732,93 +804,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-06-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>