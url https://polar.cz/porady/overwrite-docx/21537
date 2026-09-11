--- v0 (2025-12-18)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce v lesích hospodařit šetrněji k přírodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce vyzkoušet neobvyklý projekt. Vybralo část lesa ve Staré Plesné, kde vznikne jakýsi prales. Lesníci v něm budou hospodařit způsobem, který je k přírodě šetrnější a bude tím také mnohem zajímavější i pro procházky lidí v přírodě, což je jeho důležitá úloha.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava chce ve svých lesích hospodařit šetrněji a proto otestuje moderní způsob, který by to měl zajistit a zároveň zaručí zdraví lesního porostu. Pro pilotní projekt byl jako výzkumně-demonstrační plocha vybrán lesní pozemek ve Staré Plesné na okraji města.</w:t>
@@ -218,327 +333,270 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Půjčovny loděk jsou na Slezské Hartě stále oblíbenější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na přehradě Slezská Harta právě začíná sezóna pro půjčovny lodí. Nejsou-li tedy teploty ke koupání, nebo chcete-li si zasportovat na vodní hladině, můžete vyrazit. Čeká na vás sortiment plavidel, který uspokojí zájemce každého věku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dvojice, trojice, čtveřice, dokoncei skupinky zájemců si mohou dosyta zapádlovat po celé hladiněpřehrady. Vyjet mohou dokonce z obou břehů. Na každém jevybavená půjčovna. Podívejme se nejprve do Leskovce nad Moravicí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Šárka, majitel půjčovny azáchranář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Půjčujeme loďky, půjčujeme veslice, půjčujemekajaky tu máme, můžeme půjčit pro větší kolektivy, to jsoušestimístné kanoe,  které máme na trénování pro ty, co majízájem jezdit na dračích lodích, že tam můžou po těch pěti,šesti, na tom můžou ty tréninky skupinové natrénovat.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Drápala, provozovatel půjčovny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Půjčujeme elektrolodě, půjčujeme šlapadla, pramice praktickyuž se nepůjčují, na to je tu jiné zařízení, je to v Roudně,je to rybářský dům, který toto poskytne pro rybáře. Co se týčenašich lodí, jsou šlapadla, které jsou určeny na šlapání,potom máme elektrolodě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ovládání elektroloďky není nicsložitého, pouze točíte kormidlem a přidáváte otáčky dopředunebo dozadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Drápala, provozovatel půjčovny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Bezpečně zvládne každý člověk,který trošičku umí jezdit na vodě, nebo umí jezdit na kole, umíjezdit autem, takže není žádný problém, je to rychlé, je toprostě udělané pro půjčovny, takže žádné závody, nic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, turisté na přehradě:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Elektro člun, v pohodě, super, děti to zvládly, takže vpohodě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jo, může to řídit každý, alemohlo by to být rychlejší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Půjčit elektroloď, šlapadlo nebo ipaddle board si tady může každý zájemce, starší 15. let, dětipouze v doprovodu dospělého a se záchrannou vestou. Sortimentzájemců je opravdu široký. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Drápala, provozovatel půjčovny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to škála lidí, jezdí samozřejmě milenci ale nejstálejšíklientela jsou většinou staří rodiče, babičky, dědečci,vnoučata, protože mladí lidi většinou nemají čas. Jsou tuženské, které to mají jako fitness v přírodě a používajívlastně ty šlapadla hlavně, opalují se, plavou a tak dále.Jezdily tu školní výlety, domlouvali jsme letní tábory, kteréjsou tady po okolí, tak vždycky přijedou a mají zablokovanétřeba 8 šlapadel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě se nacházíme na protějšístraně Slezské Harty, u půjčovny loděk v Nové Pláni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci přehrady:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady jsme vybaveni na takové dálkové plavby, máme tu rychlejšíty čluny, které dovolí prakticky za dvě hodiny, dvě a půl,projet celou přehradu.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bylo to příjemné, jako začátekléta.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Velmi příjemný výklad, něcojsme se dozvěděli, další tipy na výlet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My si půjčujeme loďku. My sichceme odpočinout pěkně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady ten motorový člun malý alíbilo se nám to moc, ale šlapadlo je taky fajn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Krásné to bylo, měli jsmemotorovou elektrickou loď, měli jsme to dvě hodiny a bylo tonádherné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do června jsou půjčovny v provozu ovíkendech, o prázdninách pak denně. Provozovatelé všakdoporučují telefonickou rezervaci plavidla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Drápala ml., půjčovna Leskovecnad Moravicí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Takže dneska, dneska je všechno vypůjčované,lidé chodí od rána protože počasí je fajn. Je teplo, sice hrozíbouřky ale vypadá to, že žádné nebudou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...8 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Drápala„ provozovatelpůjčovny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Lidi se tu cítí velmi dobře, protože jim to připomínátakovou Kanadu, není to tak komerční jako některé ta přehrady,které ti lidi navštívili, vždycky říkají, že si to mámeudržovat v tomto stavu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U žádné z půjčoven nechybíobčerstvení a sociální zázemí. Ubytovat se zájemci prozatímmohou v jediném kempu v Leskovci nad Moravicí. Slezská Harta je vrežimu 2. stupně hygienického pásma jako zásobárna pitné vodypro Kružberk. Nejsou tu proto dovolena žádná soukromá tábořiště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LÉTA BĚŽÍ: Oldřiška Luzarová oslavila v Domově Březiny v Petřvaldu 100. narozeniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Míříme na další povedenou oslavu. Ke stoletým narozeninám přišli před několika dny popřát gratulanti paní Oldřišce Luzarové, která žije v Domově Březiny v Petřvaldě na Karvinsku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pochází z Nového Jičína, žila v Ostravě, pak v Havířově a teď v Domově seniorů v Petřvaldě Březinách. Paní Oldřiška Luzarová své 100. narozeniny oslavila za přítomnosti svých nejbližších a také zástupců městského a krajského úřadu. Příbuzní paní Luzarové tvrdí, že dlouhověkost má v genech celá rodina.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pochází z Nového Jičína, žila v Ostravě, pak v Havířově a teď v Domově seniorů v Petřvaldě Březinách. Paní Oldřiška Luzarová své 100. narozeniny oslavila za přítomnosti svých nejbližších a také zástupců městského a krajského úřadu. Příbuzní paní Luzarové tvrdí, že dlouhověkost má v genech celá rodina. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Schreibrová, dcera</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Můj otec, manžel maminky, se dožil 92 let a jeho babička měla 104 roky, když zemřela. Čili i já si myslím, a moji synové taky, že budeme mít nějaké ty geny dlouhověkosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MSK</w:t>
       </w:r>
       <w:r>
@@ -641,93 +699,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-06-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>