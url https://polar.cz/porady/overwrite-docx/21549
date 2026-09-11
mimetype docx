--- v0 (2025-12-19)
+++ v1 (2026-09-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj zasáhly bouřky a přívalové deště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Celý nás region zasáhly ve čtvrtek odpoledne silné bouřky a přívalové deště a hustě pršelo i v pátek. Na mnoha místech stekla voda z polí a zatopila domy, jinde se vylily menší potoky a říčky ze svých koryt. V Ostravě - Porubě nestíhaly kanály odvádět vodu a tak vzniklo na frekventované křižovatce jezero, ve kterém uvízlo i vozidlo hasičů z Pustkovce. Podle meteorologů se na některých místech může situace ještě zhoršit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bouřky a lijáky začaly v našem regionu řádit už ve čtvrtek odpoledne. V Ostravě se na silnicích tvořily doslova řeky a kanály nestíhaly odvádět vodu. Na Křižovatce u čistíren vzniklo jezero, ve kterém uvízlo osobní auto a později dokonce i dobrovolní hasiči z Pustkovce se svým novým Mercedesem, když ho přijeli zachránit. </w:t>
@@ -209,111 +324,108 @@
         <w:t xml:space="preserve">Uršula Dvořáček, staniční sestra Hospic Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta myšlenka v podstatě vznikla v hlavách personálu, který ví, že když se tady hraje, když jsou tady kulturní akce, tak ta hudba se line celým oddělením."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Klavír do hospice potřebujeme, abychom podpořili náladu, zlepšili atmosféru. Jsou pacienti, kteří hrají na klavír, jsou dobrovolníci, kteří mají lásku k hudbě a všichni příchozí, čili hudebníci, kteří se tady vyskytnou, tak můžou usednout a něco zapreludovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hudba je jednou z cest, která pomáhá zdejším klientům zvládnout těžkou životní situaci, pro většinu z nich je tak velmi důležitá. Klavír by tak udělal radost nejen klientům, ale i jejich příbuzným, zdejšímu personálu, lékařům a zkrátka všem, kdo by si třeba chtěli zahrát. Klavír by měli k dispozici ve velké vstupní hale.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hudba je jednou z cest, která pomáhá zdejším klientům zvládnout těžkou životní situaci, pro většinu z nich je tak velmi důležitá. Klavír by tak udělal radost nejen klientům, ale i jejich příbuzným, zdejšímu personálu, lékařům a zkrátka všem, kdo by si třeba chtěli zahrát. Klavír by měli k dispozici ve velké vstupní hale. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uršula Dvořáček, staniční sestra Hospic Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady je můžeme do toho vestibulu dovézt a můžeme si tady zahrát nebo rodina jim může zahrát a ta hudba je takovým zpříjemněním. V podstatě každý máme rádi hudbu, někdo víc, někdo míň a tak jsme přišli na ten nápad, že těm lidem by tady bylo příjemně, kdyby tady slyšeli tu hudbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Klavír nemusí být nový, může být použitý, používaný, možná i lehce poškozený. Máme domluveného pána, který je schopen ho znovu zprovoznit, prohlédnout, jestli ten darovaný klavír je pro nás vhodný. Takže budeme rádi za každý kontakt nebo za zprávu, která nás k tomu klavíru dovede."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hospic tím chce dát příležitost i žákům základních uměleckých škol, studentům hry na klavír, ale i dobrovolníkům v rámci plánovaných každotýdenních malých koncertů, které tady chtějí pravidelně pořádat. Klavíristé by se tak zároveň pasovali do rolí hudebních terapeutů, se kterými už zde mají výborné zkušenosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hospic tím chce dát příležitost i žákům základních uměleckých škol, studentům hry na klavír, ale i dobrovolníkům v rámci plánovaných každotýdenních malých koncertů, které tady chtějí pravidelně pořádat. Klavíristé by se tak zároveň pasovali do rolí hudebních terapeutů, se kterými už zde mají výborné zkušenosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uršula Dvořáček, staniční sestra Hospic Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme volnočasové aktivity, ty máme jednou týdně a chodí nám tady hudebník, který hraje na kytaru, hraje i na klavír, takže může hrát i tady dole v podstatě, protože tam hrají v uzavřené místnosti, ale tady se to dá tak jakože více veřejně. Můžou tady chodit lidi z venku si zahrát, příbuzní, kdokoliv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klavír bude mít navíc cedulku se jménem dárce, každý kdo k němu tak usedne, bude vědět, komu vděčí za možnost si zahrát a rozdávat tak radost. Pokud tedy o nějakém klavíru víte, kontaktujte přímo Hospic ve Frýdku-Místku. Pomoct ale můžete i formou sponzorského příspěvku na nákup případných dalších hudebních nástrojů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klavír bude mít navíc cedulku se jménem dárce, každý kdo k němu tak usedne, bude vědět, komu vděčí za možnost si zahrát a rozdávat tak radost. Pokud tedy o nějakém klavíru víte, kontaktujte přímo Hospic ve Frýdku-Místku. Pomoct ale můžete i formou sponzorského příspěvku na nákup případných dalších hudebních nástrojů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov seniorů v Havířově má omezené návštěvy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -323,192 +435,177 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitelé domovů seniorů po uvolnění opatření stáli před rozhodnutím, zda zařízení otevřou v plném rozsahu. V Havířově mají stále obavy ze zavlečení nákazy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Dlábek, ředitel Domova seniorů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Prozatím jsme omezili návštěvy na tři dny v týdnu. Úterý, čtvrtek, neděle. A omezili jsme to i časově od dvou hodin do pěti. Omezili jsme i počet návštěvníků, to znamená, že mohou navštívit dva rodinní příslušníci jednoho klienta. Snažíme se, seč nám síly stačí, ale ta epidemiologická situace na Karvinsku není tak dobrá, abychom uvažovali o dalším rozvolňování.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opětovné setkání se svými blízkými seniorům psychicky velmi pomohlo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opětovné setkání se svými blízkými seniorům psychicky velmi pomohlo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Dcera tady byla u mě. Málem jsme si poplakali, opravdu. Takové pocity jsem měl, protože tři měsíce jsou tři měsíce. Jsme se vůbec neviděli. Bylo to opravdu nádherné.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Dcera tady byla u mě. Málem jsme si poplakali, opravdu. Takové pocity jsem měl, protože tři měsíce jsou tři měsíce. Jsme se vůbec neviděli. Bylo to opravdu nádherné.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je blbé, že mohou přijít dva a třeba mají malé dítě osm měsíců a nemohou ho vzít. Musí být doma. Chtěla bych tady všechny. Mám rada celou rodinu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nastavený režim zůstane v domově minimálně do konce června. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nastavený režim zůstane v domově minimálně do konce června.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči ve Vrbně pod Pradědem dostali unikátní šestikolku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči ve Vrbně pod Pradědem na Bruntálsku jsou podle své akceschopnosti a plošného pokrytí řazeni do nejvyšší kategorie JPO 2  mezi dobrovolnými sbory. Jsou nově teprve druzí v celé České republice, kteří mají k dispozici speciální terénní šestikolku.  Budou ji využívat při zásazích v těžko přístupném horském terénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Šestikolkamá tří nápravy a poháněno je všech šest kol. Má protomimořádně dobrou průjezdnost v terénu. Hasiči si ji navícnechali speciálně upravit, aby vyhovovala všem jejich požadavkům. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OndřejChalupa, velitel vrbenských hasičů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jeto kanadský výrobce, 6 x 6 s motorem Rotax,tisícovka. Je upravená pro hasičské účely. To znamená, žejsme si na ten stroj nechali udělat nosítka na přepravu zraněnýchosob s adaptérem, který se dá vyndat. Dále bychom to chtělivyužívat na ostatní zásahy typu požár lesů, kde bychom využilidopravu materiálu, hadic, popřípadě hasební látky, vody nebolidí a můžeme za tu šestikolku dát i vozík, to znamená nějakévětší množství materiálu dopravit do nepřístupných prostor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasičůmdosud terénní vozidlo citelně chybělo.  V poslední době se tovýrazně projevilo třeba při zásahu po pádu malého letadla naVrbensku nebo při záchraně horolezce, který se těžce zranilv nepřístupných skalách. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JiříPatrovský, ředitel Hasičského záchranného sboru okresu Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro ty vrbenské hasiče je to úžasná věc, protože ti hošisi to zaslouží. Je to v podstatějediná výjezdová jednotka, nejlepší v okrese Bruntál, dávánám dvě družstva, ochraňuje velké okolí, takže si to zaslouží,protože těch zásahů v terénu přibývá a je to jenomdobře, že to podpořilo několik subjektů ten nákup a to využitíbude obrovské.“    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Speciálníšestikolka je poměrně nákladný stroj. Na jejím pořízení provrbenské hasiče se kromě samotného města finančně podíleltaké Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">IvetaPešatová /nez.),místostarostka Vrbna pod Pradědem:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „ Město dalo ze svéhorozpočtu 400 tisíc korun a Moravskoslezský kraj nám dal 200tisíc. Celkové náklady na pořízení této zásahové čtyřkolkyčinily 600 tisíc korun.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PetrKopínec (ANO),starosta Vrbna pod Pradědem:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsme velice rádi, že mámetakovýhle stroj tady ve Vrbně. Samozřejměu nás v Jeseníkách je natolik členitý terén, kdy to hasičivyužijí a jsme opravdu rádi, že jim to bude sloužit k práci.Chtěl bych tímto ještě jednou poděkovat panu hejtmanovi zaindividuální dotaci. Popřál bych hasičům opravdu vše nejlepšík práci a hlavně ať tento stroj je jim k užitku.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Spoluprácehasičů a města je ve Vrbně pod Pradědem na velmi dobré úrovni.„Pomohou nám pokaždé, když to potřebujeme a můžeme se na něve všem spolehnout,“ řekl ve svém vystoupení při oficiálnímpředávání šestikolky vrbenský starosta Petr Kopínec. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -604,93 +701,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-06-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>