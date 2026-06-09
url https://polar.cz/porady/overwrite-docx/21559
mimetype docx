--- v0 (2025-12-18)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.6.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voda klesá, situace v celém kraji se zklidňuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V průběhu pondělí se voda v Moravskoslezském kraji dále vracela do svých koryt, přehrady plní svou úlohu a lidé si tak mohli oddychnout a uklidit spoušť, kterou napáchala. Bohužel má v našem regionu na svědomí 3 lidské životy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První bouřky a přívalové deště propukly už minulý týden ve čtvrtek a s malými přestávkami pršelo až do pondělí. Řeky ale začaly klesat už v neděli večer, kdy déšť začal slábnout. Oddychnout si tak mohli hasiči, kteří v celém kraji vyjeli k 460 událostem. </w:t>
@@ -160,122 +275,110 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka zahájila 16. sezónu s novinkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka zahájila letošní sezónu. Původně měla slavnostně vyjet na trať z Třemešné ve Slezsku do Osoblahy parní lokomotiva Malý Štokr. Zkomplikovala to ale technická závada na kotli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZTřemešné do Osoblahy opět po roce vyjel na koleje parní vlak.Letos měl kvůli koronaviru zpoždění. Navíc se slavnostnízahájení muselo obejít bez parní lokomotivy Malý Štokr, kteráměla mít premiéru po generální opravě, kterou hradil MS kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaroslavKania (ANO),náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já věřím, že během 14 dnů,tří týdnů se se ta závada podaří odstranit a nová lokomotivabude připravena pro tuto sezónu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letospo cestě bylo představeno spoustu novinek. Například novězrekonstruovaná zastávka Amalín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZdeněkCaisberger, donátora stavitel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„600tisíc jsme do toho dali. Z původní dokumentace, co nám poskytlstarosta a vlastně podle toho jsme to dělali všechno, takževlastně mělo by to být autentické.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkouje i nabíječka na elektrokola, kterou cyklisté najdou v Třemešné </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DavidChovančík, Slezské zemské dráhy, o.p.s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Probíhalynovinky i v soupravě . vybavili jsme ji dezinfekčními prostředkydíky firmě Chemservis EU, která věnovala 200 litrů dezinfekce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkouje i to, že ještě letos by měla začít rekonstrukce všechnádražích budov na trati. A to  díky dotaci z česko-polskýchfondů. </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LudvíkSemerák,ředitelSlezských zemských drah: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Toznamená konkrétně Liptáň, Osoblaha, Koberno a Bohušov. Všechnynádraží by měly vypadat tak, jako dneska vypadají SlezskéRudoltice. Můžu prozradit, že je velice nadějná  téměřpřed podpisem relizace smlouvy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osoblažskáúzkokolejka je výjimečná svou obloukovitostí. Na 20 kilometrechmá 102 oblouků mezi nimi i vůbec nejmenší oblouk v síti českýchželeznic o poloměru pouhých 75 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -614,93 +717,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-06-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>