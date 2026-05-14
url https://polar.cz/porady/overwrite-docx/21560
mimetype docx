--- v0 (2025-12-18)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Muž s dětmi sjížděl na raftu rozvodněnou Morávku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obrovská tragédie otřásla v neděli odpoledne Frýdkem-Místkem. Otec se dvěma dcerami sjížděl na raftu z Dobré rozbouřenou řeku Morávku. Člun se pod nimi převrátil a trojici začal boj o život, který bohužel nezvládla osmiletá holčička. Vylovili ji až v Ostravici, i přes obrovské nasazení záchranářů v nemocnici zemřela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řeka je po vydatných deštích rozvodněná a sjíždění se obecně nedoporučuje. Raft se s posádkou převrátil ještě na řece Morávce před soutokem s Ostravicí.</w:t>
@@ -96,53 +211,52 @@
         <w:t xml:space="preserve">Svědek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Plavala obrácená tváří ve vodě, sem nevěřil vlastním očím. Si říkám, to je člověk, nade mnou vrtulník, se slanili, pak borci skočili, plavali, na těch vrátkách, ať je můžou vytáhnout, bo to by neuplavali, tak těsně potom za tím dalším mostem, jak je Sokolík, tak tam už se podařilo to tělíčko vytáhnout, otřesný zážitek to byl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle informací TV Polar měli posádku člunu tvořit otec a dvě jeho děti. Jedno z dětí, které záchranáři resuscitovali, bylo po záchraně v kritickém stavu. Do ostravské nemocnice bylo přepraveno na palubě vrtulníku. Přes veškerou poskytnutou péči 8letá dívenka bohužel v nemocnici zemřela. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Hlášení o události na řece Morávce přijali operátoři před tři čtvrtě na čtyři. Spolu s dalšími složkami IZS vyrazily na pomoc tři frýdecko-místecké posádky ZZS a vzlétl vrtulník LZS z Ostravy. Podle informací, které mají záchranáři k dispozici, sjížděl muž se dvěma dětmi rozvodněnou řeku na člunu, který se s nimi převrátil mezi obcí Dobrá a Frýdkem-Místkem. Šestačtyřicetiletého muže a patnáctiletou dívku nalezli záchranáři na břehu při vědomí a bez zjevných poranění. Po prvotním vyšetření je pozemní posádka ZZS transportovala do frýdecko-místecké nemocnice, a to na centrální příjem nemocných a dětskou ambulanci. Osmiletá dívka byla hasiči vylovena z řeky ve Frýdku-Místku bez známek života. Tým záchranářů započal ihned s rozšířenou resuscitací. Dítě bylo zaintubováno, o jeho dýchání se staral ventilátor a posádka prováděla nepřímou srdeční masáž. Za podpory léků a přístrojové techniky se po více než tři čtvrtě hodině podařilo obnovit činnost dívčina srdce. Vrtulník pacientku následně transportoval na urgentní příjem ostravské Fakultní nemocnice. V době předání byl krevní oběh dítěte nestabilní a jeho stav velmi kritický."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Hlášení o události na řece Morávce přijali operátoři před tři čtvrtě na čtyři. Spolu s dalšími složkami IZS vyrazily na pomoc tři frýdecko-místecké posádky ZZS a vzlétl vrtulník LZS z Ostravy. Podle informací, které mají záchranáři k dispozici, sjížděl muž se dvěma dětmi rozvodněnou řeku na člunu, který se s nimi převrátil mezi obcí Dobrá a Frýdkem-Místkem. Šestačtyřicetiletého muže a patnáctiletou dívku nalezli záchranáři na břehu při vědomí a bez zjevných poranění. Po prvotním vyšetření je pozemní posádka ZZS transportovala do frýdecko-místecké nemocnice, a to na centrální příjem nemocných a dětskou ambulanci. Osmiletá dívka byla hasiči vylovena z řeky ve Frýdku-Místku bez známek života. Tým záchranářů započal ihned s rozšířenou resuscitací. Dítě bylo zaintubováno, o jeho dýchání se staral ventilátor a posádka prováděla nepřímou srdeční masáž. Za podpory léků a přístrojové techniky se po více než tři čtvrtě hodině podařilo obnovit činnost dívčina srdce. Vrtulník pacientku následně transportoval na urgentní příjem ostravské Fakultní nemocnice. V době předání byl krevní oběh dítěte nestabilní a jeho stav velmi kritický." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí ráno policie informovala, že v případu byly zahájeny úkony trestního řízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karolína Bělunková, mluvčí Policie ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Kriminalisté nyní zjišťují veškeré okolnosti této tragické události, v tuto chvíli probíhají procesní úkony. Dle dostupných informací bylo zjištěno, že osádka člunu (v příbuzenském poměru) byla vybavena bezpečnostními prvky, jako jsou záchranné vesty. Utonulá dívka měla navíc helmu. Kriminalisté již zahájili úkony trestního řízení dle Hlavy I v souvislosti s trestnými činy proti životu a zdraví, konkrétní trestný čin vyplyne ze závěrů prověřování. S ohledem k citlivosti případu a věku poškozené nebudeme sdělovat podrobnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -552,122 +666,110 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka zahájila 16. sezónu s novinkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoblažská úzkokolejka zahájila letošní sezónu. Původně měla slavnostně vyjet na trať z Třemešné ve Slezsku do Osoblahy parní lokomotiva Malý Štokr. Zkomplikovala to ale technická závada na kotli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZTřemešné do Osoblahy opět po roce vyjel na koleje parní vlak.Letos měl kvůli koronaviru zpoždění. Navíc se slavnostnízahájení muselo obejít bez parní lokomotivy Malý Štokr, kteráměla mít premiéru po generální opravě, kterou hradil MS kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">JaroslavKania (ANO),náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já věřím, že během 14 dnů,tří týdnů se se ta závada podaří odstranit a nová lokomotivabude připravena pro tuto sezónu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letospo cestě bylo představeno spoustu novinek. Například novězrekonstruovaná zastávka Amalín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ZdeněkCaisberger, donátora stavitel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„600tisíc jsme do toho dali. Z původní dokumentace, co nám poskytlstarosta a vlastně podle toho jsme to dělali všechno, takževlastně mělo by to být autentické.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkouje i nabíječka na elektrokola, kterou cyklisté najdou v Třemešné </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DavidChovančík, Slezské zemské dráhy, o.p.s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Probíhalynovinky i v soupravě . vybavili jsme ji dezinfekčními prostředkydíky firmě Chemservis EU, která věnovala 200 litrů dezinfekce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkouje i to, že ještě letos by měla začít rekonstrukce všechnádražích budov na trati. A to  díky dotaci z česko-polskýchfondů. </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LudvíkSemerák,ředitelSlezských zemských drah: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Toznamená konkrétně Liptáň, Osoblaha, Koberno a Bohušov. Všechnynádraží by měly vypadat tak, jako dneska vypadají SlezskéRudoltice. Můžu prozradit, že je velice nadějná  téměřpřed podpisem relizace smlouvy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osoblažskáúzkokolejka je výjimečná svou obloukovitostí. Na 20 kilometrechmá 102 oblouků mezi nimi i vůbec nejmenší oblouk v síti českýchželeznic o poloměru pouhých 75 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -763,93 +865,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-06-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>