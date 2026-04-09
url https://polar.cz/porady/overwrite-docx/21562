--- v0 (2026-02-08)
+++ v1 (2026-04-09)
@@ -1,110 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.6.2020, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">SLAVNOSTNÍ PŘEDÁVÁNÍ MATURITNÍHO VYSVĚDČENÍ NA GYMNÁZIU FnO</w:t>
+        <w:t xml:space="preserve">Frýdlantský miniexpres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">SLAVNOSTNÍ PŘEDÁVÁNÍ MATURITNÍHO VYSVĚDČENÍ NA GYMNÁZIU FnO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Na Gymnáziu Frýdlant nad Ostravicí proběhlo slavnostní předávání maturitního vysvědčení. Ze 48 absolventů má 30 vyznamenání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z Gymnázia Frýdlant nad Ostravicí se v pátek 19. června ozývaly tóny studentské hymny Gaudeamus, konalo se tady totiž slavnostní předávání maturitního vysvědčení. Po čtyřletém nebo šestiletém vzdělávacím programu je rozloučení po absolvování maturitní zkoušky těžké nejen pro studenty, ale také pro pedagogy. </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Virta, třídní učitelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Vždycky je z toho smutný pocit, když třída odchází. Zažili jsme spolu mnoho hezkého a byly to studenti, kteří mi dělali samou radost a mnozí z nich měli vyznamenání a samé jedničky, takže mohu být jenom spokojená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na gymnáziu ve Frýdlantu odmaturovalo celkem 48 žáků, z toho 30 s vyznamenáním.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Na gymnáziu ve Frýdlantu odmaturovalo celkem 48 žáků, z toho 30 s vyznamenáním. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Schwarzová, ředitelka gymnázia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Musím říct, že ty výsledky jaké jsou, tak ukazují, že máme skvělé studenty a já jsem na ně pyšná. U maturitní zkoušky všichni prospěli. Určitě je to i zásluha mých kolegů, kteří je velmi dobře připravili na tyto zkoušky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -238,93 +346,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydlantsky-miniexpres/frydlantsky-miniexpres-23-06-2020-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>