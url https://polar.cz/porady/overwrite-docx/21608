--- v0 (2026-03-26)
+++ v1 (2026-05-14)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.6.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Česko-polská hranice už je konečně zase volná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na česko-polskou hranici se opět vrátil svobodný život bez kontrol. Policisté ukončili kontroly a zrušili svá stanoviště. Čilý přeshraniční ruch se vrátil také do těšínského dvojměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi Těšíny se už lidé nemusejí zdravit přes řeku. Lidé začali přes hranici přecházet v úterý už v brzkých ranních hodinách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi Těšíny se už lidé nemusejí zdravit přes řeku. Lidé začali přes hranici přecházet v úterý už v brzkých ranních hodinách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Už jsem tady byl včera se podívat. Minulý týden taky. V televizi vždycky něco poví a pak to zruší. Dneska ráno hlásili, že je to odemknuté. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Češi se po dlouhé době zase mohli na polské straně podívat do těšínských uliček. Další si zašli nakoupit a oboustranně se mohou bez komplikací setkávat s příbuznými a přáteli. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -104,88 +218,82 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté už svou misi na hranicích ukončili. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Jiroušková, mluvčí Policie ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Policisté v Moravskoslezském kraji prováděli kontroly na hranicích se Slovenskem a Polskem od poloviny března, a to v rámci nouzového stavu a následně nařízení ministerstva zdravotnictví. Intenzivní kontroly na polské hranici byly prováděny až do pondělní půlnoci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Těšíňané doufají, že hranice se už nikdy zavírat nebudou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Těšíňané doufají, že hranice se už nikdy zavírat nebudou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vysvědčení jsou rozdána, prázdniny začínají!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žákům končí podivný školní rok. V lavicích v tomto pololetí nestrávili mnoho času. Kvůli šíření koronaviru se od března učili z domova, nebo později v omezených skupinách. Pro vysvědčení si ale nakonec mohli přijít celé třídy najednou. Takto to vypadalo v ZŠ Kylešovice v Opavě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žácidevátých tříd opavské ZŠ Kylešovice se sešli při předávánívysvědčení před školou. Během uplynulého pololetí se kvůliprotikoronavirovým opatřením moc neviděli. Poněkolika týdenní distanční výuce se sice mohli vrátit nakrátkodo školy, učili se ale v patnácti členných skupinách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci9.B: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Aspoň naten konec můžeme být spolu, tak je to dobré.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                „Doufám,že se nevidíme naposledy.“</w:t>
       </w:r>
@@ -251,138 +359,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Atak maminky a tatínkové mohli přijít na školní zahradu užítsi slavnostní chvíle spolu se svými ratolestmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">FilipHlubek, tatínek žákyně 1.A:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem rád, že předávánívysvědčení je venku. A že jsme to mohli celé sledovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dětemzačínají dva měsíce volna a všichni věří, že to, co se dělov tomto pololetí, se už nebude opakovat. </w:t>
       </w:r>
-    </w:p>
-[...86 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Léky z Rumunska vozili jako štukovou omítku. Toxi tým na Frýdecko-Místecku rozprášil další drogový gang</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -714,93 +734,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-06-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>