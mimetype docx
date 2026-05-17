--- v0 (2025-12-19)
+++ v1 (2026-05-17)
@@ -1,78 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.6.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Česko-polská hranice už je konečně zase volná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na česko-polskou hranici se opět vrátil svobodný život bez kontrol. Policisté ukončili kontroly a zrušili svá stanoviště. Čilý přeshraniční ruch se vrátil také do těšínského dvojměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi Těšíny se už lidé nemusejí zdravit přes řeku. Lidé začali přes hranici přecházet v úterý už v brzkých ranních hodinách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi Těšíny se už lidé nemusejí zdravit přes řeku. Lidé začali přes hranici přecházet v úterý už v brzkých ranních hodinách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Už jsem tady byl včera se podívat. Minulý týden taky. V televizi vždycky něco poví a pak to zruší. Dneska ráno hlásili, že je to odemknuté. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Češi se po dlouhé době zase mohli na polské straně podívat do těšínských uliček. Další si zašli nakoupit a oboustranně se mohou bez komplikací setkávat s příbuznými a přáteli. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -104,53 +218,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté už svou misi na hranicích ukončili. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Jiroušková, mluvčí Policie ČR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Policisté v Moravskoslezském kraji prováděli kontroly na hranicích se Slovenskem a Polskem od poloviny března, a to v rámci nouzového stavu a následně nařízení ministerstva zdravotnictví. Intenzivní kontroly na polské hranici byly prováděny až do pondělní půlnoci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Těšíňané doufají, že hranice se už nikdy zavírat nebudou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Těšíňané doufají, že hranice se už nikdy zavírat nebudou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Léky z Rumunska vozili jako štukovou omítku. Toxi tým na Frýdecko-Místecku rozprášil další drogový gang</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -236,220 +349,212 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doba dalších dopravních uzavírek je opět tady. Cestující hromadnou dopravou ve Frýdku-Místku se tak budou muset připravit na výlukové jízdní řády, které začnou platit ve středu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ředitelství silnic a dálnic bude opravovat sjezdy a nájezdy z estakády směrem k okresnímu soudu a zároveň z toho důvodu, že se opravuje Lískovecká ulice a dochází ke zpoždění. Takže výlukové jízdní řády na tuto situaci reagují a dochází ke zrušení některých linek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výluka se týká patnácti spojů, ty budou mít upravené jízdní řády a některé z nich nebudou například zajíždět na nové autobusové nádraží.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výluka se týká patnácti spojů, ty budou mít upravené jízdní řády a některé z nich nebudou například zajíždět na nové autobusové nádraží. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1) "I takhle se sem dostávalo velice špatně. Navíc tady je kardiologie, takže se tam jezdí k lékaři na vyšetření. Z Revoluční jsem sem jela autobusem přes půl hodiny. Je to hrozné ty křižovatky a nejhorší tady u toho přejezdu, tam by měl stát asi nějaký policista a regulovat dopravu." 2.) "Ta doprava po městě není úplně jednoduchá, když nejezdí autobusy." 3.) "Já nejsem přímo zdejší z Frýdku, sem tam tady přijedu, tak se zeptám, když nejezdím tak často."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> V první fázi nebudou moci řidiči sjet z Hlavní třídy ve směru na Frýdek k okresnímu soudu a k autobusovému nádraží.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> V první fázi nebudou moci řidiči sjet z Hlavní třídy ve směru na Frýdek k okresnímu soudu a k autobusovému nádraží. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Budou muset pokračovat dál na Rubikovu křižovatku, tady odbočí doprava po ulici TGM na malý kruháč a potom do prostoru vlakového nádraží nebo do nového autobusového stanoviště přes železniční přejezdy a úplně stejně naopak."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do výlukových jízdních řádů se promítla kromě uzavření ramp také oprava ulice Lískovecká, kterou provádí Moravskoslezský kraj. Navíc zhruba do 20. července budou zrušeny autobusové zastávky na Třídě T. G. Masaryka, kvůli čekání na vytvrdnutí nového betonu na opravených zastávkách. Největší změny tak čekají hlavně linku číslo 5.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do výlukových jízdních řádů se promítla kromě uzavření ramp také oprava ulice Lískovecká, kterou provádí Moravskoslezský kraj. Navíc zhruba do 20. července budou zrušeny autobusové zastávky na Třídě T. G. Masaryka, kvůli čekání na vytvrdnutí nového betonu na opravených zastávkách. Největší změny tak čekají hlavně linku číslo 5. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Od středy budeme mít k dispozici na turistických informačních centrech výlukové jízdní řády, jestliže někoho zajímá číslo 1 nebo číslo 5, může si tam zajít nebo podívat se na internet, protože ten výlukový jízdní řád se dotýká do velké míry našich autobusů. Je prakticky jen pár autobusů, kterých se to nebude týkat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podrobné informace najdou lidé na internetových stránkách dopravce, také v internetových vyhledávačích a budou popsány i na autobusových zastávkách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podrobné informace najdou lidé na internetových stránkách dopravce, také v internetových vyhledávačích a budou popsány i na autobusových zastávkách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na těch zastávkách, aby bylo patrné, že jsou ty řády výlukové, tak budou vytištěny na růžovém papíře. Abychom věděli, že tato linka je nějakým způsobem pozměněna a musíme si zvykat na to jak jezdila jinak mimo prázdniny a jak bude jezdit v tom výlukovém jízdním řádu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výlukové jízdní řády se kvůli omezením budou v čase vyvíjet a měnit. Zhruba měsíc je budou moci navíc připomínkovat i cestující.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výlukové jízdní řády se kvůli omezením budou v čase vyvíjet a měnit. Zhruba měsíc je budou moci navíc připomínkovat i cestující. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ta oprava má trvat zhruba 7 měsíců se zimní přestávkou a bude následovat potom oprava druhé poloviny nájezdů a sjezdů od haly Polárka, takže ty výlukové jízdní řády my počítáme s tím, že budou platit zhruba dva roky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řidiči i cestující městskou hromadnou dopravou by se tak měli obrnit notnou dávkou trpělivosti. Doprava ve městě nebude plynulá a bude náročnější na čas. Počítat by s tím tak měli hlavně cestující, kterým budou na jednotlivé spoje navazovat vlaky nebo příměstské autobusy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řidiči i cestující městskou hromadnou dopravou by se tak měli obrnit notnou dávkou trpělivosti. Doprava ve městě nebude plynulá a bude náročnější na čas. Počítat by s tím tak měli hlavně cestující, kterým budou na jednotlivé spoje navazovat vlaky nebo příměstské autobusy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vydání nové knihy S. Filipa může podpořit veřejnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský patriot, řezbář a spisovatel Stanislav Filip se rozhodl vydat další knížku. Po úspěšných Karvinských pověstech  přichází na řadu jeho veršované “ Odpovědi s obrázky na všetečné otázky”. O tom jestli kniha vyjde, rozhodne kampaň na internetu, která právě běží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Právě teď běží veřejná elektronická kampaň na stránkách pointa.cz, pokud bude úspěšná a v předprodeji se vybere dostatek financí, které pokryjí náklady na vydání, vyjde kniha jako regulérní didaktická pomůcka pro pedagogy, rodiče i zvídavé děti. Právě ony často kladou nevšední otázky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Právě teď běží veřejná elektronická kampaň na stránkách pointa.cz, pokud bude úspěšná a v předprodeji se vybere dostatek financí, které pokryjí náklady na vydání, vyjde kniha jako regulérní didaktická pomůcka pro pedagogy, rodiče i zvídavé děti. Právě ony často kladou nevšední otázky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Filip, spisovatel, básník, řezbář</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Když vezmeme od těch nejjednodušších, proč je sníh bílý, proč vidíme jednu stranu měsíce až k odpovědím jak vzniká kulový blesk, proč máme slepé střevo, proč se kočky bojí okurek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S veršovanými texty má Stanislav Filip bohaté zkušenosti, už před 18 lety psal veršované pohádky pro divadelní spolek Harlekýn. Už tenkrát měli úspěch. Rukopis veršovaných odpovědí na všetečné otázky se dostal do škol z Karvinska a Ostravska.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S veršovanými texty má Stanislav Filip bohaté zkušenosti, už před 18 lety psal veršované pohádky pro divadelní spolek Harlekýn. Už tenkrát měli úspěch. Rukopis veršovaných odpovědí na všetečné otázky se dostal do škol z Karvinska a Ostravska. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Čechovská, učitelka ZŠ U Studny</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Já si ještě dnes živě vzpomínám na rok 2015,. kdy vyšly Karvinské pověsti. A protože mám ve třídě, konkrétně ve druhé třídě, velké čtenáře, rádi si čteme tak jsem to okamžitě přivítala a okamžitě jsem to uvedla do praxe, reakce dětí byla úžasná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Momentálně běží 30 denní kampaň, která prověří zájem lidí. Vydání knihy karvinského patriota Stanislava Filipa podpoří i město Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -747,93 +852,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-06-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>